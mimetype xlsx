--- v0 (2026-05-08)
+++ v1 (2026-06-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,171 +59,288 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-158/2026</t>
   </si>
   <si>
+    <t>Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94858559872</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:21:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>12.06.2026. 14:54:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-109-1 - 00001 Podnesak OS ŠI Ovr-279-2020-1 od 26.05.2020. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-2 - 00001 Podnesak OS ŠI Ovr-337-2021-1 od 18.05.2021. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-3 - 00028 Odluka OS ŠI Ovr-336-2021-28 od 15.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-4 - 00025 Odluka OS ŠI Ovr-337-2021-25 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-5 - 00021 Prilog OS ŠI Ovr-336-2021-21-23 od 20.10.2022. - Prijedlog i rješenje o ovrsi s prilozima.pdf; Prilog St-158_2026-109-6 - 00034 Odluka OS ŠI Ovr-279-2020-34 od 05.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-7 - 00042 Odluka OS ŠI Ovr-336-2021-42 od 15.07.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-8 - 00021 Prilog OS ŠI Ovr-337-2021-21-1 od 10.05.2024. - 2024_04_16_2_3 Vodice NLBI-  Ovr-337-21.pdf; Prilog St-158_2026-109-9 - 00030 Prilog OS ŠI Ovr-336-2021-30-1 od 09.05.2024. - Procjena vrijednosti   Vodice NLBI- Ovr-336-20.pdf; Prilog St-158_2026-109-10 - 00024 Prilog OS ŠI Ovr-279-2020-24-7 od 07.12.2021. - Sporazum OU-686-06.pdf; Prilog St-158_2026-109-11 - 00037 Prilog OS ŠI Ovr-279-2020-37-1 od 09.05.2024. - Procjena vrijednosti HV NLBI- Ovr- 279-20.pdf; Prilog St-158_2026-109-12 - 00024 Prilog OS ŠI Ovr-279-2020-24-6 od 07.12.2021. - Sporazum OU-685-06.pdf; Prilog St-158_2026-109-13 - 00022Z~1.doc; Prilog St-158_2026-109-14 - 00033Z~1.doc; Prilog St-158_2026-109-15 - ZK-88-KO-VODICE.pdf; Prilog St-158_2026-109-16 - ZK-2821-KO-VODICE.pdf; Prilog St-158_2026-109-17 - ZK-23321-KO-VODICE.pdf; Prilog St-158_2026-109-18 - ZK-2939-KO-VODICE.pdf; Prilog St-158_2026-109-19 - ZK-23456-KO-VODICE.pdf; Prilog St-158_2026-109-20 - ZK-23453-KO-VODICE.pdf; Prilog St-158_2026-109-21 - ZK-23461-KO-VODICE.pdf; Prilog St-158_2026-109-22 - ZK-23458-KO-VODICE.pdf; Prilog St-158_2026-109-23 - ZK-23464-KO-VODICE.pdf; Prilog St-158_2026-109-24 - ZK-23465-KO-VODICE.pdf; Prilog St-158_2026-109-25 - ZK-23467-KO-VODICE.pdf; Prilog St-158_2026-109-26 - ZK-23471-KO-VODICE.pdf; Prilog St-158_2026-109-27 - ZK-23468-KO-VODICE.pdf; Prilog St-158_2026-109-28 - ZK-23472-KO-VODICE.pdf; Prilog St-158_2026-109-29 - ZK-23344-KO-VODICE.pdf; Prilog St-158_2026-109-30 - Aktivni-izvadak-MBS-130127595-53FB951F925CF583E063CB1214ACF48B.pdf; Prilog St-158_2026-109-31 - Podnesak TS ZG P-611-2025-7 od 03.04.2025. - Odgovor na tužbu.pdf; Prilog St-158_2026-109-32 - ZK-10226-VODICE.pdf; Prilog St-158_2026-109-33 - 00041 Odluka OS ŠI Ovr-279-2020-41 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-34 - ZK-63-VODICE.pdf; Prilog St-158_2026-109-35 - ZK-23455-VODICE.pdf; Prilog St-158_2026-109-36 - 00002 Odluka OS ŠI Ovr-337-2021-2 od 08.06.2021. - Rješenje - o ovrsi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>08.06.2026. 14:17:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076b039f-12f1-4cf8-b46e-2e1de5e2fefd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-107-1 - 1. Revidirana financijska izvješća 2025.pdf; Prilog St-158_2026-107-2 - 2. Predstečajna nagodba HV.pdf; Prilog St-158_2026-107-3 - 3.  2023 08 18_žs vž (ss koprivnica) Gž Ovr-42_2023-4.pdf; Prilog St-158_2026-107-4 - 4. Odluka ŽS VŽ Gž Ovr-57-2024-5 od 14.04.2025..pdf; Prilog St-158_2026-107-5 - 5. TS ZD, SS ŠI,P-163_2021 od 15.02.2024..pdf; Prilog St-158_2026-107-6 - 6. kto 213900_zajmovi Rudan i dr.pdf; Prilog St-158_2026-107-7 - 7. POREZNA KARTICA 08.06.2026.pdf; Prilog St-158_2026-107-8 - 8. Potvrda o stanju duga (5).pdf; Prilog St-158_2026-107-9 - 9. PBZ stanje 07.06.2026.pdf; Prilog St-158_2026-107-10 - 10. Stanje ZABA 08.06.2026.pdf; Prilog St-158_2026-107-11 - 10.1. Potvrda FINE 08.06.2026.pdf; Prilog St-158_2026-107-12 - 11. dobavljači po ročnosti.pdf; Prilog St-158_2026-107-13 - 12. Broj radnika na dan 08062026.pdf; Prilog St-158_2026-107-14 - 13. JOPPD obrasci.pdf; Prilog St-158_2026-107-15 - 14. ostvarene rezervacije 2026 i 2027.pdf; Prilog St-158_2026-107-16 - 15. Pismo namjere_Solar Ager Istra_HV_ovj.pdf; Prilog St-158_2026-107-17 - 16. Pismo namjere PBZ.pdf; Prilog St-158_2026-107-18 - 17. Jamstvo sudužnika_HV.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/076b039f-12f1-4cf8-b46e-2e1de5e2fefd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.; Prilog od: 25.05.2026.</t>
+  </si>
+  <si>
+    <t>26.05.2026. 15:03:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aedf1bb-0e14-40c5-8af0-4f503ffdac7d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-105-1 - Prilog TS ZD St-158-2026-95-2 od 04.05.2026. - 2. Info.BIZ - HOTELI VODICE d.d. Pregled poslovanja.pdf; Prilog St-158_2026-105-2 - Presuda 163.pdf; Prilog St-158_2026-105-3 - Revizorsko_izvjesce_2024_MB02077507.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2aedf1bb-0e14-40c5-8af0-4f503ffdac7d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>20.05.2026. 11:46:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0b2aae2-5148-463b-9134-01baedfc4570</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-102-1 - Tajni vlasnici s Malte kupili milijune kvadrata u Dalmaciji - Poskok.info.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e0b2aae2-5148-463b-9134-01baedfc4570/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:04:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34fb34ee-0a25-4ca8-8cb6-bbe2cfec9e30</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-101-1 - 1. 2021 DEGUSTO D.O.O. Originalni GFI izvještaj.pdf; Prilog St-158_2026-101-2 - 1.1. Degusto doo IOS za Tempo Vodice.pdf; Prilog St-158_2026-101-3 - 2. Izvod iz poslovnih knjiga SPV za sanaciju.pdf; Prilog St-158_2026-101-4 - 3. ktitor GFI 2020.pdf; Prilog St-158_2026-101-5 - 4. Biljeske_uz_financijske_izvjestaje_2021_KTITOR.pdf; Prilog St-158_2026-101-6 - 5. Ktitor Rješenje o ovrsi Ovr- 428-21 protiv Hoteli Vodice.pdf; Prilog St-158_2026-101-7 - 6. Prijedlog za otvaranje stečajnog postupka Ktitor - Hoteli Vodice.pdf; Prilog St-158_2026-101-8 - 7. Ktitor punomoć za zastupanje.pdf; Prilog St-158_2026-101-9 - 8. Ktitor_FINA specifikacija izvršenja i potvrda o redosljedu.pdf; Prilog St-158_2026-101-10 - 9. ktitor gfi 2022.pdf; Prilog St-158_2026-101-11 - 10. Ktitor d.o.o._bilanca 2020-2024.pdf; Prilog St-158_2026-101-12 - 11. Ktitor d.o.o. rdg 2020-2024.pdf; Prilog St-158_2026-101-13 - 12. Biljeske_uz_financijske_izvjestaje_2022_Ktitor.pdf; Prilog St-158_2026-101-14 - 13. Biljeske_uz_financijske_izvjestaje_2023_Ktitor.pdf; Prilog St-158_2026-101-15 - 14. Mazars _ Porezni savjetnik.pdf; Prilog St-158_2026-101-16 - 15. Info.BIZ - Ktitor d.o.o. Bilanca 2021-2025.pdf; Prilog St-158_2026-101-17 - 16. Info.BIZ - Ktitor d.o.o. RDG 2021-2025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34fb34ee-0a25-4ca8-8cb6-bbe2cfec9e30/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>15.05.2026. 12:59:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-158_2026-99-1 - 0. nacional_članak 16.4.2020..pdf; Prilog St-158_2026-99-2 - 0.1. nacional_članak 18.06.2022..pdf; Prilog St-158_2026-99-3 - 1. DAB povijesni izvadak.pdf; Prilog St-158_2026-99-4 - 2. HAOD aktivni izvadak.pdf; Prilog St-158_2026-99-5 - 3. imovinske kartice Marija Hrebac.pdf; Prilog St-158_2026-99-6 - 3.1. Marija Hrebac, M-118-23, mišljenje_.pdf; Prilog St-158_2026-99-7 - 4. 2018 03 21_odluka povjerenstva za odlučivanje o sukobu interesa.pdf; Prilog St-158_2026-99-8 - 5. 2019 05 16_ US RI_ marija hrebac po ivanu matiću_UsI-571-2018.pdf; Prilog St-158_2026-99-9 - 6. 2021 10 14_marija_hrebac_presuda_visokog_upravnog_suda_republike_hrvatske_usz-4335-19-3.pdf; Prilog St-158_2026-99-10 - 7. US RI_UsI-1742_2013.pdf; Prilog St-158_2026-99-11 - 8. USRH U-III-7553-2014.pdf; Prilog St-158_2026-99-12 - 9. KAportal.hr 20.05.2024.pdf; Prilog St-158_2026-99-13 - 10. KAportal.hr 30.6.2025.pdf; Prilog St-158_2026-99-14 - 11. KAportal.hr 11.7.2025.pdf; Prilog St-158_2026-99-15 - 12. povijesni zk izvadak zu 1887, ko velika jelsa.pdf; Prilog St-158_2026-99-16 - 13. Presuda TS ZG P-413-2021 dab.pdf; Prilog St-158_2026-99-17 - 14. VTS_Pž_6018_2021_66 dab.pdf; Prilog St-158_2026-99-18 - 15. VTS P_6018_2021_79 dab 2.pdf; Prilog St-158_2026-99-19 - 16. Ivan Matić _ SPV_VTS Pž-679_2020.pdf; Prilog St-158_2026-99-20 - 17. Ivan Matić_SPV_TS ZD_P_47_2018_49 (1).pdf; Prilog St-158_2026-99-21 - 18. Ivan Matić_SPV_TS ZD_P_105_2022_4.pdf; Prilog St-158_2026-99-22 - 19. proficon povijesni izvadak 2026 04 13.pdf; Prilog St-158_2026-99-23 - 20. ZK-2094-VELIKA-JELSA.pdf; Prilog St-158_2026-99-24 - 21. izvadak iz sudskog registra Gradnja Cjevovoda doo.pdf; Prilog St-158_2026-99-25 - 22. Tehnopetrol d.o.o. povijesni izvadak.pdf; Prilog St-158_2026-99-26 - 23. Tehnopetrol_prvo rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-27 - 24.Tehnopetrol_rješenje VTS ukidanje prvog rješenja o otvaranju stečaja.pdf; Prilog St-158_2026-99-28 - 25. Tehnopetrol_rješenje o pokretanju prethodnog postupka.pdf; Prilog St-158_2026-99-29 - 26. Tehnopetrol_rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-30 - 27. Tehnopetrol_tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-31 - 28. Tehnopetrol_rješenje o utvrđenim tražbinama stečajnih vjerovnika.pdf; Prilog St-158_2026-99-32 - 29. Info.BIZ - PROFICON D.O.O. 2019.pdf; Prilog St-158_2026-99-33 - 30. Info.BIZ - TEHNOPETROL D.O.O. U STEČAJU Originalni GFI izvještaj 2019.xlsx; Prilog St-158_2026-99-34 - 31. Tehnopetrol_Izvješće stečajnog upravitelja 17.3.2022.pdf; Prilog St-158_2026-99-35 - 32. Izvješće stečajnog upravitelja od 27.10.2021.pdf; Prilog St-158_2026-99-36 - 33. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-37 - 34. Rješenje - dosuda.pdf; Prilog St-158_2026-99-38 - 35. potvrda o plaćenoj kupovnini.pdf; Prilog St-158_2026-99-39 - 36. Zaključak.pdf; Prilog St-158_2026-99-40 - 37. Izvješće stečajnog upravitelja 19.09.2023.pdf; Prilog St-158_2026-99-41 - 38. Završni račun.pdf; Prilog St-158_2026-99-42 - 39. Prilog St-1415_2018-90-1 - završni diobni popis.pdf; Prilog St-158_2026-99-43 - 40.  Rješenje -Tehnopetrol_ zaključen stečajni postupak (čl. 286 SZ-a).pdf; Prilog St-158_2026-99-44 - 41. zu 717 ko trebinja (karlovac).pdf; Prilog St-158_2026-99-45 - 42.1. ZK-1507-TREBINJA.pdf; Prilog St-158_2026-99-46 - 42.2. ZK-1559-TREBINJA.pdf; Prilog St-158_2026-99-47 - 43. Zapisnik sa sjednice skupštine akcionara 01 09 2022.pdf; Prilog St-158_2026-99-48 - 44. SKCN - Misljenje Uprave.pdf; Prilog St-158_2026-99-49 - 45. izvadak iz sudskog registra Tibet Plus doo.pdf; Prilog St-158_2026-99-50 - 46. Ktitor po Ivan Matić _ obavijest o ustupu tražbina.pdf; Prilog St-158_2026-99-51 - 47. ugovor o ustupu potraživanja Ktitor_SPV za sanaciju 08.03.2022..pdf; Prilog St-158_2026-99-52 - 48. potvrda SPV 14.04.2022.pdf; Prilog St-158_2026-99-53 - 49. tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-54 - 50. rješenje o utvđrenim tražbinama.pdf; Prilog St-158_2026-99-55 - 51. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-56 - 52. Rješenje - dosuda.pdf; Prilog St-158_2026-99-57 - 53. Završni račun.pdf; Prilog St-158_2026-99-58 - 54. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-59 - 55. UGOVOR-O-KUPOPRODAJI-Z1520320156006718.pdf; Prilog St-158_2026-99-60 - 56. TABULARNA-IZJAVA-Z152032012e4a7c74.pdf; Prilog St-158_2026-99-61 - 57. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-62 - 58. Info.BIZ - GRADNJA CJEVOVODA d.o.o. 2023.pdf; Prilog St-158_2026-99-63 - 59. Info.BIZ - GRADNJA CJEVOVODA d. o. o. Aproksimativna metoda.pdf; Prilog St-158_2026-99-64 - 60.  Rješenje o ovrsi - Tempo Vodice.pdf; Prilog St-158_2026-99-65 - 61. Rješenje - otvaranje stečajnog postupka.pdf; Prilog St-158_2026-99-66 - 62.  Tablice prijavljenih tražbina razlučnih i izlučnih prava (čl. 259. st. 1. SZ)_24022021.pdf; Prilog St-158_2026-99-67 - 63. Rješenje - utvrđene i osporene tražbine.pdf; Prilog St-158_2026-99-68 - 64. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-69 - 65.  Ugovor o ustupu potraživanja CROBA - DEGUSTO.pdf; Prilog St-158_2026-99-70 - 66. Podnesak Degusto doo po odvjetniku Ivanu Matiću.pdf; Prilog St-158_2026-99-71 - 67. - punomoć degusto_ivan matić.pdf; Prilog St-158_2026-99-72 - 68. potvrda o uplati, prijenosu založnog prava i instrumenata osiguranja.pdf; Prilog St-158_2026-99-73 - 69. Degusto doo IOS za Tempo Vodice.pdf; Prilog St-158_2026-99-74 - 70. rješenje o dosudi.pdf; Prilog St-158_2026-99-75 - 71. Rješenje - o namirenju.pdf; Prilog St-158_2026-99-76 - 72. 2021 DEGUSTO D.O.O. Originalni GFI izvještaj.pdf; Prilog St-158_2026-99-77 - 72.1. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-78 - 72.2. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-79 - 72.3. Degusto doo IOS za Tempo Vodice -.pdf; Prilog St-158_2026-99-80 - 73. revidirano Godisnje_izvjesce_2022_zagreb montaža.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>13.05.2026. 09:58:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6d11c92-b2bc-442a-8e04-058bd200569b</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6d11c92-b2bc-442a-8e04-058bd200569b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
   </si>
   <si>
-    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
-[...10 lines deleted...]
-  <si>
     <t>08.05.2026. 11:58:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359f6a16-fee9-4087-b069-79a926f20465</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-97-1 - 1. Podnesak TS ZD P-164-2021-1 od 26.05.2021. - Tužba.pdf; Prilog St-158_2026-97-2 - 2. Podnesak TS ZD P-164-2021-10 od 02.05.2023. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-3 - 3. Podnesak TS ZD P-164-2021-20 od 07.04.2026. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-4 - 4. Podnesak TS ZD P-165-2021-1 od 26.05.2021. - Tužba.pdf; Prilog St-158_2026-97-5 - 5. Podnesak TS ZD P-165-2021-24 od 15.04.2026. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-6 - 6. Podnesak TS ZD P-165-2021-11 od 02.05.2023. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-7 - 7. VSRH Rev 852 2007.pdf; Prilog St-158_2026-97-8 - 8. Potvrda.pdf; Prilog St-158_2026-97-9 - 9.1. Info.BIZ - Ktitor d.o.o. Bilanca 2019-2023.pdf; Prilog St-158_2026-97-10 - 9.2. Info.BIZ - Ktitor d.o.o. račun dobiti i gubitka 2019 -2023.pdf; Prilog St-158_2026-97-11 - 9.3. Info.BIZ - Ktitor d.o.o. Novčani tokovi 2019-2023.pdf; Prilog St-158_2026-97-12 - 10.1. rješenje TS ZG 25.10.2019.pdf; Prilog St-158_2026-97-13 - 10.2. prijava za upis u sudski registar.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359f6a16-fee9-4087-b069-79a926f20465/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog </t>
   </si>
   <si>
     <t>07.05.2026. 13:39:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a387f9b-e5a0-47cf-9a2f-ef8a14e6a34a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-96-1 - 1. USRH U-III-203-2007.pdf; Prilog St-158_2026-96-2 - 2. USRH U-III-4963-2008.pdf; Prilog St-158_2026-96-3 - 3. USRH U-III-1143-2012.pdf; Prilog St-158_2026-96-4 - 4. USRH U-III-2057-2015.pdf; Prilog St-158_2026-96-5 - 5. HV _ SOL 2 obrazac.pdf; Prilog St-158_2026-96-6 - 6. 2023 05 12_Rješenje TS ZD St-105_2023.pdf; Prilog St-158_2026-96-7 - 7. 2023 07 05_ rješenje VTSRH Pž-2217_2023.pdf; Prilog St-158_2026-96-8 - 8. 2022 12  22_ Rješenje OS ŠI Ovr-428_2021.pdf; Prilog St-158_2026-96-9 - 9.  2023 08 18_žs vž (ss koprivnica) Gž Ovr-42_2023-4.pdf; Prilog St-158_2026-96-10 - 10. 2023 08 18_žs vž (ss koprivnica) Gž Ovr-42_2023-3.pdf; Prilog St-158_2026-96-11 - 11. 2022 12 12_Prijedlog za otvaranje stečajnog postupka.pdf; Prilog St-158_2026-96-12 - 12. Rješenje OS ŠI Ovr_428_2021_10.01.2024..pdf; Prilog St-158_2026-96-13 - 13. Odluka ŽS VŽ Gž Ovr-57-2024-5 od 14.04.2025..pdf; Prilog St-158_2026-96-14 - 14. Odluka ŽS VŽ Gž Ovr-57-2024-4 od 14.04.2025..pdf; Prilog St-158_2026-96-15 - 15. Podnesak OS ŠI Ovr-428-2021-107 od 26.03.2026. - Podnesak ovrhovoditelja.pdf; Prilog St-158_2026-96-16 - 16. VTSRH Pž-1763_2006 (ključno_kumulativno potrebni uvjeti).pdf; Prilog St-158_2026-96-17 - 17. VTSRH Pž-944_2013 (izostanak kumulativnog uvjeta).pdf; Prilog St-158_2026-96-18 - 18. VTSRH Pž-6689_2011 (pojam osobne odgovornosti).pdf; Prilog St-158_2026-96-19 - 19. VTSRH Pž-1346_2017 (osobna odgovornost).pdf; Prilog St-158_2026-96-20 - 20. VSRH Revt-277_2016 (osobni vjerovnik i osobni dužnik_osobna odgovornost).pdf; Prilog St-158_2026-96-21 - 21. Mišljenje Min.financija - Porezna uprava 10.03.2014.pdf; Prilog St-158_2026-96-22 - 22. Mišljenje Min.financija - Porezna uprava 19.01.2015.pdf; Prilog St-158_2026-96-23 - 23. Mišljenje Min.financija - Porezna uprava 19.03.2014.pdf; Prilog St-158_2026-96-24 - 24. VTSRH Pž_3892_2001.pdf; Prilog St-158_2026-96-25 - 25. USRH U-III-3115-2015.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a387f9b-e5a0-47cf-9a2f-ef8a14e6a34a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
     <t>05.05.2026. 14:00:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a373dbc-85e2-4534-8c34-314b243dd2df</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-95-1 - 1. Komentar Stečajnog zakona_J. Čuveljak_sa VTSRH Pž-3293-2012.pdf; Prilog St-158_2026-95-2 - 2. Info.BIZ - HOTELI VODICE d.d. Pregled poslovanja.pdf; Prilog St-158_2026-95-3 - 3. nalaz i mišljenje vještaka Ante Mrčela.pdf; Prilog St-158_2026-95-4 - 5. fina 13.04.2026.pdf; Prilog St-158_2026-95-5 - 6. PK 31.12.2023.pdf; Prilog St-158_2026-95-6 - 7. PK 31.12.2024.pdf; Prilog St-158_2026-95-7 - 8. PK 31.12.2025.pdf; Prilog St-158_2026-95-8 - 9. PK 13.04.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9a373dbc-85e2-4534-8c34-314b243dd2df/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 30.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 10:08:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7edd23d4-1599-4df8-bd8a-68607c73292e</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7edd23d4-1599-4df8-bd8a-68607c73292e/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -394,45 +511,381 @@
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>60</v>
+      </c>
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>