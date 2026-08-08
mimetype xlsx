--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,105 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-158/2026</t>
   </si>
   <si>
+    <t>Žalba od 31.07.2026.</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94858559872</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
+  </si>
+  <si>
+    <t>31.07.2026. 14:55:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0272a0bf-9cfa-46d8-a313-024f49f3e674</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0272a0bf-9cfa-46d8-a313-024f49f3e674/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 13:50:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4593f09-8e46-4da0-a99e-3417e16f3a14</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4593f09-8e46-4da0-a99e-3417e16f3a14/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 16.06.2026.</t>
   </si>
   <si>
-    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
-[...10 lines deleted...]
-  <si>
     <t>16.06.2026. 10:21:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
   </si>
   <si>
     <t>12.06.2026. 14:54:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-109-1 - 00001 Podnesak OS ŠI Ovr-279-2020-1 od 26.05.2020. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-2 - 00001 Podnesak OS ŠI Ovr-337-2021-1 od 18.05.2021. - Prijedlog za ovrhu.pdf; Prilog St-158_2026-109-3 - 00028 Odluka OS ŠI Ovr-336-2021-28 od 15.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-4 - 00025 Odluka OS ŠI Ovr-337-2021-25 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-5 - 00021 Prilog OS ŠI Ovr-336-2021-21-23 od 20.10.2022. - Prijedlog i rješenje o ovrsi s prilozima.pdf; Prilog St-158_2026-109-6 - 00034 Odluka OS ŠI Ovr-279-2020-34 od 05.04.2024. - Rješenje - o ovrsi.pdf; Prilog St-158_2026-109-7 - 00042 Odluka OS ŠI Ovr-336-2021-42 od 15.07.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-8 - 00021 Prilog OS ŠI Ovr-337-2021-21-1 od 10.05.2024. - 2024_04_16_2_3 Vodice NLBI-  Ovr-337-21.pdf; Prilog St-158_2026-109-9 - 00030 Prilog OS ŠI Ovr-336-2021-30-1 od 09.05.2024. - Procjena vrijednosti   Vodice NLBI- Ovr-336-20.pdf; Prilog St-158_2026-109-10 - 00024 Prilog OS ŠI Ovr-279-2020-24-7 od 07.12.2021. - Sporazum OU-686-06.pdf; Prilog St-158_2026-109-11 - 00037 Prilog OS ŠI Ovr-279-2020-37-1 od 09.05.2024. - Procjena vrijednosti HV NLBI- Ovr- 279-20.pdf; Prilog St-158_2026-109-12 - 00024 Prilog OS ŠI Ovr-279-2020-24-6 od 07.12.2021. - Sporazum OU-685-06.pdf; Prilog St-158_2026-109-13 - 00022Z~1.doc; Prilog St-158_2026-109-14 - 00033Z~1.doc; Prilog St-158_2026-109-15 - ZK-88-KO-VODICE.pdf; Prilog St-158_2026-109-16 - ZK-2821-KO-VODICE.pdf; Prilog St-158_2026-109-17 - ZK-23321-KO-VODICE.pdf; Prilog St-158_2026-109-18 - ZK-2939-KO-VODICE.pdf; Prilog St-158_2026-109-19 - ZK-23456-KO-VODICE.pdf; Prilog St-158_2026-109-20 - ZK-23453-KO-VODICE.pdf; Prilog St-158_2026-109-21 - ZK-23461-KO-VODICE.pdf; Prilog St-158_2026-109-22 - ZK-23458-KO-VODICE.pdf; Prilog St-158_2026-109-23 - ZK-23464-KO-VODICE.pdf; Prilog St-158_2026-109-24 - ZK-23465-KO-VODICE.pdf; Prilog St-158_2026-109-25 - ZK-23467-KO-VODICE.pdf; Prilog St-158_2026-109-26 - ZK-23471-KO-VODICE.pdf; Prilog St-158_2026-109-27 - ZK-23468-KO-VODICE.pdf; Prilog St-158_2026-109-28 - ZK-23472-KO-VODICE.pdf; Prilog St-158_2026-109-29 - ZK-23344-KO-VODICE.pdf; Prilog St-158_2026-109-30 - Aktivni-izvadak-MBS-130127595-53FB951F925CF583E063CB1214ACF48B.pdf; Prilog St-158_2026-109-31 - Podnesak TS ZG P-611-2025-7 od 03.04.2025. - Odgovor na tužbu.pdf; Prilog St-158_2026-109-32 - ZK-10226-VODICE.pdf; Prilog St-158_2026-109-33 - 00041 Odluka OS ŠI Ovr-279-2020-41 od 27.06.2024. - Zaključak - o prodaji nekretnina.pdf; Prilog St-158_2026-109-34 - ZK-63-VODICE.pdf; Prilog St-158_2026-109-35 - ZK-23455-VODICE.pdf; Prilog St-158_2026-109-36 - 00002 Odluka OS ŠI Ovr-337-2021-2 od 08.06.2021. - Rješenje - o ovrsi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
     <t>08.06.2026. 14:17:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/076b039f-12f1-4cf8-b46e-2e1de5e2fefd</t>
   </si>
@@ -296,51 +323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -463,429 +490,513 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>62</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
         <v>64</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
-      </c>
-[...13 lines deleted...]
-        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
         <v>69</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>76</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>77</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>69</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>