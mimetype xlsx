--- v2 (2026-08-08)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="109">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-158/2026</t>
   </si>
   <si>
+    <t>Dopis od 14.09.2026.</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
+  </si>
+  <si>
+    <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>94858559872</t>
+  </si>
+  <si>
+    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
+  </si>
+  <si>
+    <t>14.09.2026. 13:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0c3a12-927c-4013-90a2-86cc17d4ac85</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bd0c3a12-927c-4013-90a2-86cc17d4ac85/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>11.09.2026. 11:55:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68cd1f21-843a-4ee4-a2c2-ec0d4e01eb73</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/68cd1f21-843a-4ee4-a2c2-ec0d4e01eb73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:48:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c53f1b-11ce-4466-a462-8a879a87bc01</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d2c53f1b-11ce-4466-a462-8a879a87bc01/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:40:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51d34b6a-f56c-4b12-9e5d-4700b37aae27</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/51d34b6a-f56c-4b12-9e5d-4700b37aae27/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Žalba od 31.07.2026.</t>
   </si>
   <si>
-    <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
-[...10 lines deleted...]
-  <si>
     <t>31.07.2026. 14:55:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0272a0bf-9cfa-46d8-a313-024f49f3e674</t>
   </si>
   <si>
     <t>Žalba.pdf P227P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0272a0bf-9cfa-46d8-a313-024f49f3e674/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=158&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 14.07.2026.</t>
   </si>
   <si>
     <t>14.07.2026. 13:50:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4593f09-8e46-4da0-a99e-3417e16f3a14</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f4593f09-8e46-4da0-a99e-3417e16f3a14/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.06.2026.</t>
   </si>
   <si>
     <t>16.06.2026. 10:21:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eee0358-30c9-4d67-a867-875f89aa2a81/dokumenti/preuzimanje</t>
@@ -213,53 +273,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/34fb34ee-0a25-4ca8-8cb6-bbe2cfec9e30/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog od: 15.05.2026.; Prilog </t>
   </si>
   <si>
     <t>15.05.2026. 12:59:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-99-1 - 0. nacional_članak 16.4.2020..pdf; Prilog St-158_2026-99-2 - 0.1. nacional_članak 18.06.2022..pdf; Prilog St-158_2026-99-3 - 1. DAB povijesni izvadak.pdf; Prilog St-158_2026-99-4 - 2. HAOD aktivni izvadak.pdf; Prilog St-158_2026-99-5 - 3. imovinske kartice Marija Hrebac.pdf; Prilog St-158_2026-99-6 - 3.1. Marija Hrebac, M-118-23, mišljenje_.pdf; Prilog St-158_2026-99-7 - 4. 2018 03 21_odluka povjerenstva za odlučivanje o sukobu interesa.pdf; Prilog St-158_2026-99-8 - 5. 2019 05 16_ US RI_ marija hrebac po ivanu matiću_UsI-571-2018.pdf; Prilog St-158_2026-99-9 - 6. 2021 10 14_marija_hrebac_presuda_visokog_upravnog_suda_republike_hrvatske_usz-4335-19-3.pdf; Prilog St-158_2026-99-10 - 7. US RI_UsI-1742_2013.pdf; Prilog St-158_2026-99-11 - 8. USRH U-III-7553-2014.pdf; Prilog St-158_2026-99-12 - 9. KAportal.hr 20.05.2024.pdf; Prilog St-158_2026-99-13 - 10. KAportal.hr 30.6.2025.pdf; Prilog St-158_2026-99-14 - 11. KAportal.hr 11.7.2025.pdf; Prilog St-158_2026-99-15 - 12. povijesni zk izvadak zu 1887, ko velika jelsa.pdf; Prilog St-158_2026-99-16 - 13. Presuda TS ZG P-413-2021 dab.pdf; Prilog St-158_2026-99-17 - 14. VTS_Pž_6018_2021_66 dab.pdf; Prilog St-158_2026-99-18 - 15. VTS P_6018_2021_79 dab 2.pdf; Prilog St-158_2026-99-19 - 16. Ivan Matić _ SPV_VTS Pž-679_2020.pdf; Prilog St-158_2026-99-20 - 17. Ivan Matić_SPV_TS ZD_P_47_2018_49 (1).pdf; Prilog St-158_2026-99-21 - 18. Ivan Matić_SPV_TS ZD_P_105_2022_4.pdf; Prilog St-158_2026-99-22 - 19. proficon povijesni izvadak 2026 04 13.pdf; Prilog St-158_2026-99-23 - 20. ZK-2094-VELIKA-JELSA.pdf; Prilog St-158_2026-99-24 - 21. izvadak iz sudskog registra Gradnja Cjevovoda doo.pdf; Prilog St-158_2026-99-25 - 22. Tehnopetrol d.o.o. povijesni izvadak.pdf; Prilog St-158_2026-99-26 - 23. Tehnopetrol_prvo rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-27 - 24.Tehnopetrol_rješenje VTS ukidanje prvog rješenja o otvaranju stečaja.pdf; Prilog St-158_2026-99-28 - 25. Tehnopetrol_rješenje o pokretanju prethodnog postupka.pdf; Prilog St-158_2026-99-29 - 26. Tehnopetrol_rješenje o otvaranju stečajnog postupka.pdf; Prilog St-158_2026-99-30 - 27. Tehnopetrol_tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-31 - 28. Tehnopetrol_rješenje o utvrđenim tražbinama stečajnih vjerovnika.pdf; Prilog St-158_2026-99-32 - 29. Info.BIZ - PROFICON D.O.O. 2019.pdf; Prilog St-158_2026-99-33 - 30. Info.BIZ - TEHNOPETROL D.O.O. U STEČAJU Originalni GFI izvještaj 2019.xlsx; Prilog St-158_2026-99-34 - 31. Tehnopetrol_Izvješće stečajnog upravitelja 17.3.2022.pdf; Prilog St-158_2026-99-35 - 32. Izvješće stečajnog upravitelja od 27.10.2021.pdf; Prilog St-158_2026-99-36 - 33. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-37 - 34. Rješenje - dosuda.pdf; Prilog St-158_2026-99-38 - 35. potvrda o plaćenoj kupovnini.pdf; Prilog St-158_2026-99-39 - 36. Zaključak.pdf; Prilog St-158_2026-99-40 - 37. Izvješće stečajnog upravitelja 19.09.2023.pdf; Prilog St-158_2026-99-41 - 38. Završni račun.pdf; Prilog St-158_2026-99-42 - 39. Prilog St-1415_2018-90-1 - završni diobni popis.pdf; Prilog St-158_2026-99-43 - 40.  Rješenje -Tehnopetrol_ zaključen stečajni postupak (čl. 286 SZ-a).pdf; Prilog St-158_2026-99-44 - 41. zu 717 ko trebinja (karlovac).pdf; Prilog St-158_2026-99-45 - 42.1. ZK-1507-TREBINJA.pdf; Prilog St-158_2026-99-46 - 42.2. ZK-1559-TREBINJA.pdf; Prilog St-158_2026-99-47 - 43. Zapisnik sa sjednice skupštine akcionara 01 09 2022.pdf; Prilog St-158_2026-99-48 - 44. SKCN - Misljenje Uprave.pdf; Prilog St-158_2026-99-49 - 45. izvadak iz sudskog registra Tibet Plus doo.pdf; Prilog St-158_2026-99-50 - 46. Ktitor po Ivan Matić _ obavijest o ustupu tražbina.pdf; Prilog St-158_2026-99-51 - 47. ugovor o ustupu potraživanja Ktitor_SPV za sanaciju 08.03.2022..pdf; Prilog St-158_2026-99-52 - 48. potvrda SPV 14.04.2022.pdf; Prilog St-158_2026-99-53 - 49. tablice ispitanih tražbina.pdf; Prilog St-158_2026-99-54 - 50. rješenje o utvđrenim tražbinama.pdf; Prilog St-158_2026-99-55 - 51. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-56 - 52. Rješenje - dosuda.pdf; Prilog St-158_2026-99-57 - 53. Završni račun.pdf; Prilog St-158_2026-99-58 - 54. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-59 - 55. UGOVOR-O-KUPOPRODAJI-Z1520320156006718.pdf; Prilog St-158_2026-99-60 - 56. TABULARNA-IZJAVA-Z152032012e4a7c74.pdf; Prilog St-158_2026-99-61 - 57. ZK-174-GORNJE-VRAPCE.pdf; Prilog St-158_2026-99-62 - 58. Info.BIZ - GRADNJA CJEVOVODA d.o.o. 2023.pdf; Prilog St-158_2026-99-63 - 59. Info.BIZ - GRADNJA CJEVOVODA d. o. o. Aproksimativna metoda.pdf; Prilog St-158_2026-99-64 - 60.  Rješenje o ovrsi - Tempo Vodice.pdf; Prilog St-158_2026-99-65 - 61. Rješenje - otvaranje stečajnog postupka.pdf; Prilog St-158_2026-99-66 - 62.  Tablice prijavljenih tražbina razlučnih i izlučnih prava (čl. 259. st. 1. SZ)_24022021.pdf; Prilog St-158_2026-99-67 - 63. Rješenje - utvrđene i osporene tražbine.pdf; Prilog St-158_2026-99-68 - 64. Zaključak - o prodaji.pdf; Prilog St-158_2026-99-69 - 65.  Ugovor o ustupu potraživanja CROBA - DEGUSTO.pdf; Prilog St-158_2026-99-70 - 66. Podnesak Degusto doo po odvjetniku Ivanu Matiću.pdf; Prilog St-158_2026-99-71 - 67. - punomoć degusto_ivan matić.pdf; Prilog St-158_2026-99-72 - 68. potvrda o uplati, prijenosu založnog prava i instrumenata osiguranja.pdf; Prilog St-158_2026-99-73 - 69. Degusto doo IOS za Tempo Vodice.pdf; Prilog St-158_2026-99-74 - 70. rješenje o dosudi.pdf; Prilog St-158_2026-99-75 - 71. Rješenje - o namirenju.pdf; Prilog St-158_2026-99-76 - 72. 2021 DEGUSTO D.O.O. Originalni GFI izvještaj.pdf; Prilog St-158_2026-99-77 - 72.1. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-78 - 72.2. Info.BIZ - DEGUSTO d.o.o. Financijski izvještaj.pdf; Prilog St-158_2026-99-79 - 72.3. Degusto doo IOS za Tempo Vodice -.pdf; Prilog St-158_2026-99-80 - 73. revidirano Godisnje_izvjesce_2022_zagreb montaža.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a2bfe93-760a-4b5b-b278-6105d32a4c10/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 13.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 09:58:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6d11c92-b2bc-442a-8e04-058bd200569b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6d11c92-b2bc-442a-8e04-058bd200569b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.; Prilog od: 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 11:58:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359f6a16-fee9-4087-b069-79a926f20465</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-158_2026-97-1 - 1. Podnesak TS ZD P-164-2021-1 od 26.05.2021. - Tužba.pdf; Prilog St-158_2026-97-2 - 2. Podnesak TS ZD P-164-2021-10 od 02.05.2023. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-3 - 3. Podnesak TS ZD P-164-2021-20 od 07.04.2026. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-4 - 4. Podnesak TS ZD P-165-2021-1 od 26.05.2021. - Tužba.pdf; Prilog St-158_2026-97-5 - 5. Podnesak TS ZD P-165-2021-24 od 15.04.2026. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-6 - 6. Podnesak TS ZD P-165-2021-11 od 02.05.2023. - Podnesak tužitelja.pdf; Prilog St-158_2026-97-7 - 7. VSRH Rev 852 2007.pdf; Prilog St-158_2026-97-8 - 8. Potvrda.pdf; Prilog St-158_2026-97-9 - 9.1. Info.BIZ - Ktitor d.o.o. Bilanca 2019-2023.pdf; Prilog St-158_2026-97-10 - 9.2. Info.BIZ - Ktitor d.o.o. račun dobiti i gubitka 2019 -2023.pdf; Prilog St-158_2026-97-11 - 9.3. Info.BIZ - Ktitor d.o.o. Novčani tokovi 2019-2023.pdf; Prilog St-158_2026-97-12 - 10.1. rješenje TS ZG 25.10.2019.pdf; Prilog St-158_2026-97-13 - 10.2. prijava za upis u sudski registar.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/359f6a16-fee9-4087-b069-79a926f20465/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog od: 06.05.2026.; Prilog </t>
   </si>
   <si>
     <t>07.05.2026. 13:39:07</t>
   </si>
@@ -323,51 +380,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -490,219 +547,219 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -952,51 +1009,219 @@
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>69</v>
+        <v>40</v>
       </c>
       <c r="M15" t="s">
         <v>89</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>96</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>97</v>
+      </c>
+      <c r="L17" t="s">
+        <v>98</v>
+      </c>
+      <c r="M17" t="s">
+        <v>99</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>100</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>101</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>102</v>
+      </c>
+      <c r="L18" t="s">
+        <v>103</v>
+      </c>
+      <c r="M18" t="s">
+        <v>104</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>105</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>106</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>107</v>
+      </c>
+      <c r="L19" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" t="s">
+        <v>108</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>