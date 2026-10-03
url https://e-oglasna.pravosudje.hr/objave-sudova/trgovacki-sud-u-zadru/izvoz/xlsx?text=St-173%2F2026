--- v0 (2026-06-14)
+++ v1 (2026-10-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,177 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-173/2026</t>
   </si>
   <si>
+    <t>Rješenje od 02.10.2026.</t>
+  </si>
+  <si>
+    <t>DONAT ZADARSKA TISKARA j.d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA NIKOLE FIRENTINCA 3, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>96015702147</t>
+  </si>
+  <si>
+    <t>DONAT ZADARSKA TISKARA j.d.o.o. 96015702147</t>
+  </si>
+  <si>
+    <t>02.10.2026. 14:01:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a29b05-585b-4b0e-8351-f273a247a64d</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53a29b05-585b-4b0e-8351-f273a247a64d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=173&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:58:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c868e8-8db6-4046-a1e3-16cbed53cd0d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/48c868e8-8db6-4046-a1e3-16cbed53cd0d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:48:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8691e45c-ed01-4b69-8591-f2439a03bdca</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8691e45c-ed01-4b69-8591-f2439a03bdca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.; Prijedlog od 09.06.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 12:46:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6df9c0-39df-41c5-9b87-50fb464c4977</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2b6df9c0-39df-41c5-9b87-50fb464c4977/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 11:58:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9a5a6b-049d-402e-af35-56012a3eb4bf</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9a9a5a6b-049d-402e-af35-56012a3eb4bf/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:26:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44842fe3-317a-4ebd-959f-de5a0e527f38</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44842fe3-317a-4ebd-959f-de5a0e527f38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 25.08.2026.; Podnesak od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 12:59:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/442d479e-d59e-48ad-9f1c-8edcf1544175</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/442d479e-d59e-48ad-9f1c-8edcf1544175/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 15.05.2026.; Podnesak od 14.05.2026.; Prilog od: 14.05.2026.; Prilog od: 14.05.2026.; Podnesak od 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Prilog od: 07.05.2026.; Podnesak od 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prijedlog od 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.; Prilog od: 20.04.2026.</t>
   </si>
   <si>
-    <t>DONAT ZADARSKA TISKARA j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>15.05.2026. 10:56:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d977d2ec-9135-437f-91d7-6d12508b77df</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-173_2026-1-1 - 1. O01 Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ) - dzt j.do.o. e potpis.pdf; Prilog St-173_2026-1-2 - Punomoć-_DZT_jdoo.pdf; Prilog St-173_2026-1-3 - izjava o broju zaposlenih - Donat zadarska tiskara j.d.o.o..pdf; Prilog St-173_2026-1-4 - obavijest vjerovnicima- donat zadarska tiskara jdoo.pdf; Podnesak.pdf P75P; Prilog St-173_2026-3-1 - Potvrda_o_blokadi_računa_DZT_jdoo.pdf; Prilog St-173_2026-3-2 - ONOP-SN_-_DZT_jdoo.pdf; Podnesak.pdf P75P; Prilog St-173_2026-7-1 - 1. O01 Prijedlog dužnika za otvaranje predstečajnoga postupka (čl. 16. SZ) 2 (3)-Donat zadarska t.pdf; Prilog St-173_2026-7-2 - Donat zadarska tiskara jdoo-popis imovine i obveza.pdf; Prilog St-173_2026-7-3 - ZADARSKA_TISKARA- izjava o broju radnika.pdf; Prilog St-173_2026-7-4 - Potvrda o uplati-DZT.pdf; Prilog St-173_2026-7-5 - 1.3.2025. do 1.03.2026. DONAT ZADARSKA TISKARA  J.D.O.O. 2025 GFI-POD601.xls; Prilog St-173_2026-7-6 - Brutto bilanca DZT 01.03.2025 do 01.03.2026.pdf; Prilog St-173_2026-7-7 - POD-RDG od 01-1-2026 do 06-5-26  1.pdf; Prilog St-173_2026-7-8 - BILJEŠKE za 2025. godinu (skraćena verzija za ispis) (1).pdf; Podnesak.pdf P75P; Prilog St-173_2026-9-1 - 2026-05-13 14.44 TINY SCANNER.pdf; Prilog St-173_2026-9-2 - 2026-05-13 14.48 TINY SCANNER.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d977d2ec-9135-437f-91d7-6d12508b77df/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=173&amp;godina=2026</t>
   </si>
   <si>
     <t>Zaključak od 08.05.2026.</t>
   </si>
   <si>
     <t>08.05.2026. 13:30:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f539df98-1f28-41fa-84a8-c1abea0d2770</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f539df98-1f28-41fa-84a8-c1abea0d2770/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 20.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 12:51:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4236a431-dad9-46db-a43b-b1258cbe5140</t>
   </si>
@@ -170,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -273,157 +372,451 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>33</v>
+      </c>
+      <c r="M4" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>36</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>37</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="M5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>41</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>42</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" t="s">
+        <v>44</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>46</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
+        <v>49</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>50</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>54</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L9" t="s">
+        <v>58</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>63</v>
+      </c>
+      <c r="M11" t="s">
+        <v>68</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" t="s">
+        <v>63</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>