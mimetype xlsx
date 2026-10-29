--- v0 (2026-08-19)
+++ v1 (2026-10-29)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="977" uniqueCount="654">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="665">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-16/2023</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.08.2026.; Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o.</t>
+  </si>
+  <si>
+    <t>Ul. Marka Pola 8, 23233 Privlaka, Hrvatska</t>
+  </si>
+  <si>
+    <t>15847715211</t>
+  </si>
+  <si>
+    <t>PLEH TEAM d.o.o. 15847715211</t>
+  </si>
+  <si>
+    <t>25.08.2026. 13:13:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd</t>
+  </si>
+  <si>
+    <t>Prilog St-16_2023-66-1 - Iznosi tražbina i troškova postupka na dan 24.07.2026. u 09_48 sati.pdf; Podnesak.pdf P75P; Prilog St-16_2023-68-1 - Ugovor knjigovodstvo.pdf; Prilog St-16_2023-68-2 - Porezna kartica .pdf; Prilog St-16_2023-68-3 - 24 - 02 Izvod 14.02.2024. .pdf; Prilog St-16_2023-68-4 - 24 - 03. Izvod_1101406541_3_2024.pdf; Prilog St-16_2023-68-5 - 25 - 01.   Izvod_1101406541_1_2025.pdf; Prilog St-16_2023-68-6 - 25 - 02   Izvod_1101406541_2_2025.pdf; Prilog St-16_2023-68-7 - 24 - 01. Izvod_1101406541_1_2024.pdf; Prilog St-16_2023-68-8 - 25 - 05.  Izvod_1101406541_5_2025.pdf; Prilog St-16_2023-68-9 - 25 - 06.  Izvod_1101406541_6_2025.pdf; Prilog St-16_2023-68-10 - 26 - 01.    Izvod_1101406541_1_2026.pdf; Prilog St-16_2023-68-11 - 26 - 05.    Izvod_1101406541_5_2026.pdf; Prilog St-16_2023-68-12 - 26 - 08     Izvod_1101406541_8_2026.pdf; Prilog St-16_2023-68-13 - 26 - 09.    Izvod_1101406541_9_2026.pdf; Prilog St-16_2023-68-14 - 26 - 11.    Izvod_1101406541_11_2026.pdf; Prilog St-16_2023-68-15 - 26 - 13.   Izvod_1101406541_13_2026.pdf; Prilog St-16_2023-68-16 - 26 - 03.  . Izvod_1101406541_3_2026.pdf; Prilog St-16_2023-68-17 - 25 - 03.  Izvod_1101406541_3_2025.pdf; Prilog St-16_2023-68-18 - 23 - 02. Izvod 14.12.2023 .pdf; Prilog St-16_2023-68-19 - 24 - 06. Izvod 15.04.2024..pdf; Prilog St-16_2023-68-20 - 830-1-1-2026 PLEH TEAM d.o.o. u stečaju.pdf; Rješenje - određivanje završnog ročišta vjerovnika.pdf O242O; Prilog St-16_2023-66-2 - Ispitani Završni račun.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/836454d5-94ea-4ea4-bfed-44db0ed565dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=16&amp;godina=2023</t>
   </si>
   <si>
     <t>St-893/2016</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
   </si>
   <si>
     <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
   </si>
   <si>
     <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
   </si>
   <si>
     <t>44864755840</t>
   </si>
   <si>
     <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
   </si>
   <si>
     <t>30.07.2026. 14:28:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3</t>
   </si>
@@ -2015,51 +2048,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N76"/>
+  <dimension ref="A1:N77"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2115,334 +2148,334 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G3" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="N3" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="L5" t="s">
+        <v>44</v>
+      </c>
+      <c r="M5" t="s">
+        <v>45</v>
+      </c>
+      <c r="N5" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G7" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="L7" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="M7" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="N7" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="I8" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
+        <v>44</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>51</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="G9" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
-        <v>59</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>62</v>
       </c>
       <c r="F10" t="s">
         <v>63</v>
       </c>
       <c r="G10" t="s">
         <v>64</v>
       </c>
       <c r="H10" t="s">
@@ -2451,288 +2484,288 @@
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
         <v>68</v>
       </c>
       <c r="M10" t="s">
         <v>69</v>
       </c>
       <c r="N10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H11" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I11" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="L11" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="M11" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="N11" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="D12" t="s">
+        <v>82</v>
+      </c>
+      <c r="E12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F12" t="s">
+        <v>74</v>
+      </c>
+      <c r="G12" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" t="s">
         <v>76</v>
       </c>
-      <c r="E12" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="L12" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="M12" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="N12" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="D13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E13" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-      <c r="G13"/>
+        <v>73</v>
+      </c>
+      <c r="F13" t="s">
+        <v>74</v>
+      </c>
+      <c r="G13" t="s">
+        <v>75</v>
+      </c>
       <c r="H13" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="I13" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="L13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="M13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="N13" t="s">
-        <v>89</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D14" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E14" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="G14" t="s">
         <v>94</v>
       </c>
+      <c r="F14"/>
+      <c r="G14"/>
       <c r="H14" t="s">
         <v>95</v>
       </c>
       <c r="I14" t="s">
         <v>96</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>97</v>
       </c>
       <c r="L14" t="s">
         <v>98</v>
       </c>
       <c r="M14" t="s">
         <v>99</v>
       </c>
       <c r="N14" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
+        <v>101</v>
       </c>
       <c r="D15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>103</v>
       </c>
       <c r="F15" t="s">
-        <v>63</v>
+        <v>104</v>
       </c>
       <c r="G15" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="I15" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="L15" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="M15" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="N15" t="s">
-        <v>70</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="D16" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="E16" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="F16" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="G16" t="s">
-        <v>110</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>111</v>
+        <v>76</v>
       </c>
       <c r="I16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="L16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="M16" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N16" t="s">
-        <v>116</v>
+        <v>81</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>117</v>
       </c>
       <c r="D17" t="s">
         <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>119</v>
       </c>
       <c r="F17" t="s">
         <v>120</v>
       </c>
       <c r="G17" t="s">
         <v>121</v>
       </c>
       <c r="H17" t="s">
@@ -2741,208 +2774,208 @@
       <c r="I17" t="s">
         <v>123</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>124</v>
       </c>
       <c r="L17" t="s">
         <v>125</v>
       </c>
       <c r="M17" t="s">
         <v>126</v>
       </c>
       <c r="N17" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>128</v>
       </c>
       <c r="D18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>131</v>
       </c>
       <c r="G18" t="s">
-        <v>53</v>
+        <v>132</v>
       </c>
       <c r="H18" t="s">
-        <v>54</v>
+        <v>133</v>
       </c>
       <c r="I18" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="L18" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="M18" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="N18" t="s">
-        <v>59</v>
+        <v>138</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>133</v>
+        <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="E19" t="s">
-        <v>135</v>
+        <v>62</v>
       </c>
       <c r="F19" t="s">
-        <v>136</v>
+        <v>63</v>
       </c>
       <c r="G19" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="H19" t="s">
-        <v>138</v>
+        <v>65</v>
       </c>
       <c r="I19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="L19" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M19" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="N19" t="s">
-        <v>143</v>
+        <v>70</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>144</v>
       </c>
       <c r="D20" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>146</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>147</v>
       </c>
       <c r="G20" t="s">
-        <v>53</v>
+        <v>148</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
+        <v>149</v>
       </c>
       <c r="I20" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="L20" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="M20" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="N20" t="s">
-        <v>59</v>
+        <v>154</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>149</v>
+        <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="E21" t="s">
-        <v>151</v>
+        <v>62</v>
       </c>
       <c r="F21" t="s">
-        <v>152</v>
+        <v>63</v>
       </c>
       <c r="G21" t="s">
-        <v>153</v>
+        <v>64</v>
       </c>
       <c r="H21" t="s">
-        <v>154</v>
+        <v>65</v>
       </c>
       <c r="I21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L21" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M21" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N21" t="s">
-        <v>159</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>160</v>
       </c>
       <c r="D22" t="s">
         <v>161</v>
       </c>
       <c r="E22" t="s">
         <v>162</v>
       </c>
       <c r="F22" t="s">
         <v>163</v>
       </c>
       <c r="G22" t="s">
         <v>164</v>
       </c>
       <c r="H22" t="s">
@@ -3329,124 +3362,124 @@
       <c r="I31" t="s">
         <v>265</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
         <v>266</v>
       </c>
       <c r="L31" t="s">
         <v>267</v>
       </c>
       <c r="M31" t="s">
         <v>268</v>
       </c>
       <c r="N31" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>237</v>
+        <v>270</v>
       </c>
       <c r="D32" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E32" t="s">
-        <v>239</v>
+        <v>272</v>
       </c>
       <c r="F32" t="s">
-        <v>240</v>
+        <v>273</v>
       </c>
       <c r="G32" t="s">
-        <v>241</v>
+        <v>274</v>
       </c>
       <c r="H32" t="s">
-        <v>242</v>
+        <v>275</v>
       </c>
       <c r="I32" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="L32" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="M32" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="N32" t="s">
-        <v>247</v>
+        <v>280</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>275</v>
+        <v>248</v>
       </c>
       <c r="D33" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="E33" t="s">
-        <v>277</v>
+        <v>250</v>
       </c>
       <c r="F33" t="s">
-        <v>278</v>
+        <v>251</v>
       </c>
       <c r="G33" t="s">
-        <v>279</v>
+        <v>252</v>
       </c>
       <c r="H33" t="s">
-        <v>280</v>
+        <v>253</v>
       </c>
       <c r="I33" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="L33" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="M33" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="N33" t="s">
-        <v>285</v>
+        <v>258</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>286</v>
       </c>
       <c r="D34" t="s">
         <v>287</v>
       </c>
       <c r="E34" t="s">
         <v>288</v>
       </c>
       <c r="F34" t="s">
         <v>289</v>
       </c>
       <c r="G34" t="s">
         <v>290</v>
       </c>
       <c r="H34" t="s">
@@ -3797,564 +3830,564 @@
       </c>
       <c r="L42" t="s">
         <v>382</v>
       </c>
       <c r="M42" t="s">
         <v>383</v>
       </c>
       <c r="N42" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>385</v>
       </c>
       <c r="D43" t="s">
         <v>386</v>
       </c>
       <c r="E43" t="s">
-        <v>62</v>
+        <v>387</v>
       </c>
       <c r="F43" t="s">
-        <v>63</v>
+        <v>388</v>
       </c>
       <c r="G43" t="s">
-        <v>64</v>
+        <v>389</v>
       </c>
       <c r="H43" t="s">
-        <v>65</v>
+        <v>390</v>
       </c>
       <c r="I43" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="L43" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="M43" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="N43" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
       <c r="D44" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="E44" t="s">
-        <v>394</v>
+        <v>73</v>
       </c>
       <c r="F44" t="s">
-        <v>395</v>
+        <v>74</v>
       </c>
       <c r="G44" t="s">
-        <v>396</v>
+        <v>75</v>
       </c>
       <c r="H44" t="s">
-        <v>397</v>
+        <v>76</v>
       </c>
       <c r="I44" t="s">
         <v>398</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
         <v>399</v>
       </c>
       <c r="L44" t="s">
         <v>400</v>
       </c>
       <c r="M44" t="s">
         <v>401</v>
       </c>
       <c r="N44" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>385</v>
+        <v>403</v>
       </c>
       <c r="D45" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E45" t="s">
-        <v>62</v>
+        <v>405</v>
       </c>
       <c r="F45" t="s">
-        <v>63</v>
+        <v>406</v>
       </c>
       <c r="G45" t="s">
-        <v>64</v>
+        <v>407</v>
       </c>
       <c r="H45" t="s">
-        <v>65</v>
+        <v>408</v>
       </c>
       <c r="I45" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="L45" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
       <c r="M45" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="N45" t="s">
-        <v>391</v>
+        <v>413</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D46" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="E46" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G46" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H46" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I46" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="L46" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="M46" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="N46" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D47" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="E47" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F47" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G47" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H47" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I47" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="L47" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="M47" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="N47" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D48" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="E48" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F48" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G48" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H48" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I48" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="L48" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="M48" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="N48" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D49" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="E49" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F49" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G49" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H49" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I49" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="L49" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="M49" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="N49" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D50" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="E50" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F50" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G50" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H50" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I50" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="L50" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="M50" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="N50" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>385</v>
+        <v>396</v>
       </c>
       <c r="D51" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="E51" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F51" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G51" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H51" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I51" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="L51" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="M51" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="N51" t="s">
-        <v>391</v>
+        <v>402</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>436</v>
+        <v>396</v>
       </c>
       <c r="D52" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E52" t="s">
-        <v>438</v>
+        <v>73</v>
       </c>
       <c r="F52" t="s">
-        <v>439</v>
+        <v>74</v>
       </c>
       <c r="G52" t="s">
-        <v>440</v>
+        <v>75</v>
       </c>
       <c r="H52" t="s">
-        <v>441</v>
+        <v>76</v>
       </c>
       <c r="I52" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="J52"/>
       <c r="K52" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="L52" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
       <c r="M52" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="N52" t="s">
-        <v>446</v>
+        <v>402</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>14</v>
       </c>
       <c r="B53" t="s">
         <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>385</v>
+        <v>447</v>
       </c>
       <c r="D53" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E53" t="s">
-        <v>62</v>
+        <v>449</v>
       </c>
       <c r="F53" t="s">
-        <v>63</v>
+        <v>450</v>
       </c>
       <c r="G53" t="s">
-        <v>64</v>
+        <v>451</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>452</v>
       </c>
       <c r="I53" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="J53"/>
       <c r="K53" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="L53" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="M53" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="N53" t="s">
-        <v>391</v>
+        <v>457</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>14</v>
       </c>
       <c r="B54" t="s">
         <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>452</v>
+        <v>396</v>
       </c>
       <c r="D54" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E54" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="F54" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="G54" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="H54" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="I54" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="J54"/>
       <c r="K54" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="L54" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="M54" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="N54" t="s">
-        <v>458</v>
+        <v>402</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="s">
         <v>14</v>
       </c>
       <c r="B55" t="s">
         <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D55" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="E55" t="s">
-        <v>461</v>
+        <v>73</v>
       </c>
       <c r="F55" t="s">
-        <v>462</v>
+        <v>74</v>
       </c>
       <c r="G55" t="s">
-        <v>463</v>
+        <v>75</v>
       </c>
       <c r="H55" t="s">
-        <v>464</v>
+        <v>76</v>
       </c>
       <c r="I55" t="s">
         <v>465</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>466</v>
       </c>
       <c r="L55" t="s">
         <v>467</v>
       </c>
       <c r="M55" t="s">
         <v>468</v>
       </c>
       <c r="N55" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
@@ -4385,160 +4418,160 @@
       </c>
       <c r="L56" t="s">
         <v>478</v>
       </c>
       <c r="M56" t="s">
         <v>479</v>
       </c>
       <c r="N56" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>481</v>
       </c>
       <c r="D57" t="s">
         <v>482</v>
       </c>
       <c r="E57" t="s">
-        <v>228</v>
+        <v>483</v>
       </c>
       <c r="F57" t="s">
-        <v>229</v>
+        <v>484</v>
       </c>
       <c r="G57" t="s">
-        <v>230</v>
+        <v>485</v>
       </c>
       <c r="H57" t="s">
-        <v>231</v>
+        <v>486</v>
       </c>
       <c r="I57" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="L57" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="M57" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="N57" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
-        <v>481</v>
+        <v>492</v>
       </c>
       <c r="D58" t="s">
-        <v>488</v>
+        <v>493</v>
       </c>
       <c r="E58" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="F58" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="G58" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H58" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="I58" t="s">
-        <v>489</v>
+        <v>494</v>
       </c>
       <c r="J58"/>
       <c r="K58" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="L58" t="s">
-        <v>491</v>
+        <v>496</v>
       </c>
       <c r="M58" t="s">
-        <v>492</v>
+        <v>497</v>
       </c>
       <c r="N58" t="s">
-        <v>487</v>
+        <v>498</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="s">
         <v>14</v>
       </c>
       <c r="B59" t="s">
         <v>15</v>
       </c>
       <c r="C59" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="D59" t="s">
-        <v>494</v>
+        <v>499</v>
       </c>
       <c r="E59" t="s">
-        <v>495</v>
+        <v>239</v>
       </c>
       <c r="F59" t="s">
-        <v>496</v>
+        <v>240</v>
       </c>
       <c r="G59" t="s">
-        <v>497</v>
+        <v>241</v>
       </c>
       <c r="H59" t="s">
-        <v>498</v>
+        <v>242</v>
       </c>
       <c r="I59" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="J59"/>
       <c r="K59" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="L59" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="M59" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="N59" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>14</v>
       </c>
       <c r="B60" t="s">
         <v>15</v>
       </c>
       <c r="C60" t="s">
         <v>504</v>
       </c>
       <c r="D60" t="s">
         <v>505</v>
       </c>
       <c r="E60" t="s">
         <v>506</v>
       </c>
       <c r="F60" t="s">
         <v>507</v>
       </c>
       <c r="G60" t="s">
         <v>508</v>
       </c>
       <c r="H60" t="s">
@@ -4631,124 +4664,124 @@
       <c r="I62" t="s">
         <v>532</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>533</v>
       </c>
       <c r="L62" t="s">
         <v>534</v>
       </c>
       <c r="M62" t="s">
         <v>535</v>
       </c>
       <c r="N62" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
-        <v>504</v>
+        <v>537</v>
       </c>
       <c r="D63" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E63" t="s">
-        <v>506</v>
+        <v>539</v>
       </c>
       <c r="F63" t="s">
-        <v>507</v>
+        <v>540</v>
       </c>
       <c r="G63" t="s">
-        <v>508</v>
+        <v>541</v>
       </c>
       <c r="H63" t="s">
-        <v>509</v>
+        <v>542</v>
       </c>
       <c r="I63" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="L63" t="s">
-        <v>540</v>
+        <v>545</v>
       </c>
       <c r="M63" t="s">
-        <v>541</v>
+        <v>546</v>
       </c>
       <c r="N63" t="s">
-        <v>514</v>
+        <v>547</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
-        <v>542</v>
+        <v>515</v>
       </c>
       <c r="D64" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E64" t="s">
-        <v>544</v>
+        <v>517</v>
       </c>
       <c r="F64" t="s">
-        <v>545</v>
+        <v>518</v>
       </c>
       <c r="G64" t="s">
-        <v>546</v>
+        <v>519</v>
       </c>
       <c r="H64" t="s">
-        <v>547</v>
+        <v>520</v>
       </c>
       <c r="I64" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="L64" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="M64" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="N64" t="s">
-        <v>552</v>
+        <v>525</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>553</v>
       </c>
       <c r="D65" t="s">
         <v>554</v>
       </c>
       <c r="E65" t="s">
         <v>555</v>
       </c>
       <c r="F65" t="s">
         <v>556</v>
       </c>
       <c r="G65" t="s">
         <v>557</v>
       </c>
       <c r="H65" t="s">
@@ -4757,124 +4790,124 @@
       <c r="I65" t="s">
         <v>559</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
         <v>560</v>
       </c>
       <c r="L65" t="s">
         <v>561</v>
       </c>
       <c r="M65" t="s">
         <v>562</v>
       </c>
       <c r="N65" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
-        <v>553</v>
+        <v>564</v>
       </c>
       <c r="D66" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E66" t="s">
-        <v>555</v>
+        <v>566</v>
       </c>
       <c r="F66" t="s">
-        <v>556</v>
+        <v>567</v>
       </c>
       <c r="G66" t="s">
-        <v>557</v>
+        <v>568</v>
       </c>
       <c r="H66" t="s">
-        <v>558</v>
+        <v>569</v>
       </c>
       <c r="I66" t="s">
-        <v>565</v>
+        <v>570</v>
       </c>
       <c r="J66"/>
       <c r="K66" t="s">
-        <v>566</v>
+        <v>571</v>
       </c>
       <c r="L66" t="s">
-        <v>567</v>
+        <v>572</v>
       </c>
       <c r="M66" t="s">
-        <v>568</v>
+        <v>573</v>
       </c>
       <c r="N66" t="s">
-        <v>563</v>
+        <v>574</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="s">
         <v>14</v>
       </c>
       <c r="B67" t="s">
         <v>15</v>
       </c>
       <c r="C67" t="s">
+        <v>564</v>
+      </c>
+      <c r="D67" t="s">
+        <v>575</v>
+      </c>
+      <c r="E67" t="s">
+        <v>566</v>
+      </c>
+      <c r="F67" t="s">
+        <v>567</v>
+      </c>
+      <c r="G67" t="s">
+        <v>568</v>
+      </c>
+      <c r="H67" t="s">
         <v>569</v>
       </c>
-      <c r="D67" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I67" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="L67" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="M67" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="N67" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>14</v>
       </c>
       <c r="B68" t="s">
         <v>15</v>
       </c>
       <c r="C68" t="s">
         <v>580</v>
       </c>
       <c r="D68" t="s">
         <v>581</v>
       </c>
       <c r="E68" t="s">
         <v>582</v>
       </c>
       <c r="F68" t="s">
         <v>583</v>
       </c>
       <c r="G68" t="s">
         <v>584</v>
       </c>
       <c r="H68" t="s">
@@ -5017,216 +5050,258 @@
         <v>621</v>
       </c>
       <c r="M71" t="s">
         <v>622</v>
       </c>
       <c r="N71" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="s">
         <v>14</v>
       </c>
       <c r="B72" t="s">
         <v>15</v>
       </c>
       <c r="C72" t="s">
         <v>624</v>
       </c>
       <c r="D72" t="s">
         <v>625</v>
       </c>
       <c r="E72" t="s">
         <v>626</v>
       </c>
-      <c r="F72"/>
+      <c r="F72" t="s">
+        <v>627</v>
+      </c>
       <c r="G72" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="H72" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="I72" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="J72"/>
       <c r="K72" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="L72" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="M72" t="s">
-        <v>632</v>
-[...1 lines deleted...]
-      <c r="N72"/>
+        <v>633</v>
+      </c>
+      <c r="N72" t="s">
+        <v>634</v>
+      </c>
     </row>
     <row r="73">
       <c r="A73" t="s">
         <v>14</v>
       </c>
       <c r="B73" t="s">
         <v>15</v>
       </c>
       <c r="C73" t="s">
-        <v>624</v>
+        <v>635</v>
       </c>
       <c r="D73" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="E73" t="s">
-        <v>634</v>
+        <v>637</v>
       </c>
       <c r="F73"/>
       <c r="G73" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="H73" t="s">
-        <v>635</v>
+        <v>639</v>
       </c>
       <c r="I73" t="s">
-        <v>636</v>
+        <v>640</v>
       </c>
       <c r="J73"/>
       <c r="K73" t="s">
-        <v>637</v>
+        <v>641</v>
       </c>
       <c r="L73" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="M73" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="N73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
         <v>14</v>
       </c>
       <c r="B74" t="s">
         <v>15</v>
       </c>
       <c r="C74" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="D74" t="s">
-        <v>625</v>
+        <v>644</v>
       </c>
       <c r="E74" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="F74"/>
       <c r="G74" t="s">
-        <v>627</v>
+        <v>638</v>
       </c>
       <c r="H74" t="s">
-        <v>635</v>
+        <v>646</v>
       </c>
       <c r="I74" t="s">
-        <v>641</v>
+        <v>647</v>
       </c>
       <c r="J74"/>
       <c r="K74" t="s">
-        <v>642</v>
+        <v>648</v>
       </c>
       <c r="L74" t="s">
-        <v>643</v>
+        <v>649</v>
       </c>
       <c r="M74" t="s">
-        <v>644</v>
+        <v>650</v>
       </c>
       <c r="N74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
         <v>14</v>
       </c>
       <c r="B75" t="s">
         <v>15</v>
       </c>
       <c r="C75" t="s">
+        <v>651</v>
+      </c>
+      <c r="D75" t="s">
+        <v>636</v>
+      </c>
+      <c r="E75" t="s">
         <v>645</v>
       </c>
-      <c r="D75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75"/>
-      <c r="G75"/>
+      <c r="G75" t="s">
+        <v>638</v>
+      </c>
       <c r="H75" t="s">
-        <v>634</v>
+        <v>646</v>
       </c>
       <c r="I75" t="s">
-        <v>646</v>
+        <v>652</v>
       </c>
       <c r="J75"/>
       <c r="K75" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="L75" t="s">
-        <v>643</v>
+        <v>654</v>
       </c>
       <c r="M75" t="s">
-        <v>648</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="N75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
         <v>14</v>
       </c>
       <c r="B76" t="s">
         <v>15</v>
       </c>
       <c r="C76" t="s">
+        <v>656</v>
+      </c>
+      <c r="D76" t="s">
+        <v>636</v>
+      </c>
+      <c r="E76" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F76"/>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>634</v>
+        <v>645</v>
       </c>
       <c r="I76" t="s">
-        <v>650</v>
+        <v>657</v>
       </c>
       <c r="J76"/>
       <c r="K76" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="L76" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="M76" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="N76" t="s">
-        <v>649</v>
+        <v>660</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77" t="s">
+        <v>15</v>
+      </c>
+      <c r="C77" t="s">
+        <v>656</v>
+      </c>
+      <c r="D77" t="s">
+        <v>636</v>
+      </c>
+      <c r="E77" t="s">
+        <v>645</v>
+      </c>
+      <c r="F77"/>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>645</v>
+      </c>
+      <c r="I77" t="s">
+        <v>661</v>
+      </c>
+      <c r="J77"/>
+      <c r="K77" t="s">
+        <v>662</v>
+      </c>
+      <c r="L77" t="s">
+        <v>663</v>
+      </c>
+      <c r="M77" t="s">
+        <v>664</v>
+      </c>
+      <c r="N77" t="s">
+        <v>660</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>