--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="29">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,117 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-186/2026</t>
   </si>
   <si>
+    <t>Zaključak od 29.06.2026.</t>
+  </si>
+  <si>
+    <t>DINA Poljoprivredna zadruga 28817883688</t>
+  </si>
+  <si>
+    <t>29.06.2026. 13:00:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36b5b88a-56f9-417f-9913-303746b766e9</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36b5b88a-56f9-417f-9913-303746b766e9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 30.04.2026.</t>
   </si>
   <si>
-    <t>DINA Poljoprivredna zadruga 28817883688</t>
-[...1 lines deleted...]
-  <si>
     <t>30.04.2026. 10:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/635bcb0b-8832-4c20-b061-bedb84390263</t>
   </si>
   <si>
     <t>Rješenje - nastavak postupka zbog naknadne diobe.pdf O187O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/635bcb0b-8832-4c20-b061-bedb84390263/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=186&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N3"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -211,42 +226,78 @@
         <v>17</v>
       </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
       <c r="M2" t="s">
         <v>22</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>24</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" t="s">
+        <v>23</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>