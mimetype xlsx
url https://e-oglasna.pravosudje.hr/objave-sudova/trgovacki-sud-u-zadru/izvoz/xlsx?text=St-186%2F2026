--- v1 (2026-08-15)
+++ v2 (2026-09-29)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="81">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,69 +59,225 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-186/2026</t>
   </si>
   <si>
+    <t>Podnesak od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza DINA Poljoprivredna zadruga 63401247048</t>
+  </si>
+  <si>
+    <t>24.09.2026. 14:25:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4d63f-bbe6-483b-8dbf-882281d27f2a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36c4d63f-bbe6-483b-8dbf-882281d27f2a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=186&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 21.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:09:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a23964-8973-45f5-9b77-5b6c9489c891</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/34a23964-8973-45f5-9b77-5b6c9489c891/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>21.09.2026. 10:16:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0b086d-71f3-42a0-b78e-0a8645c4f4da</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e0b086d-71f3-42a0-b78e-0a8645c4f4da/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:46:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83252e53-de8c-477e-8780-80aa319e712e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/83252e53-de8c-477e-8780-80aa319e712e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopis od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:19:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32052c3b-b48c-4cf5-be3a-77f3c4dbb471</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/32052c3b-b48c-4cf5-be3a-77f3c4dbb471/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>DINA Poljoprivredna zadruga 28817883688</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:01:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/131aea58-7d51-46f3-a91f-df3c7bcb1f67</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/131aea58-7d51-46f3-a91f-df3c7bcb1f67/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zahtjev od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 11:01:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf0a791-b363-4e89-8bfc-a5765efb3921</t>
+  </si>
+  <si>
+    <t>Zahtjev za izuzeće.pdf P195P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8bf0a791-b363-4e89-8bfc-a5765efb3921/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prigovor od 07.09.2026.</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:02:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/621f0205-f1c3-4436-bd5c-d3c36d9126fa</t>
+  </si>
+  <si>
+    <t>Prigovor.pdf P85P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/621f0205-f1c3-4436-bd5c-d3c36d9126fa/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>07.09.2026. 11:02:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce738155-842c-4935-82aa-72d059ae0fe1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce738155-842c-4935-82aa-72d059ae0fe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:29:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57090175-a9a9-4b54-98fe-ab32c7441353</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/57090175-a9a9-4b54-98fe-ab32c7441353/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.; Prilog od: 26.08.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 14:28:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0155404a-bcfe-4bc5-b5da-666c457239fb</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-186_2026-10-1 - ZK-2086-KNINSKO-POLJE.pdf; Prilog St-186_2026-10-2 - ZK-2375-KNINSKO-POLJE.pdf; Prilog St-186_2026-10-3 - ZK-5619-TIJARICA.pdf; Prilog St-186_2026-10-4 - Podnesak stečajnog vjerovnika Marije Tokić od 08.07.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0155404a-bcfe-4bc5-b5da-666c457239fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:24:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2292548b-6346-42a2-8035-7d87c6355bbe</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2292548b-6346-42a2-8035-7d87c6355bbe/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 29.06.2026.</t>
   </si>
   <si>
-    <t>DINA Poljoprivredna zadruga 28817883688</t>
-[...1 lines deleted...]
-  <si>
     <t>29.06.2026. 13:00:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b5b88a-56f9-417f-9913-303746b766e9</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/36b5b88a-56f9-417f-9913-303746b766e9/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=186&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 30.04.2026.</t>
   </si>
   <si>
     <t>30.04.2026. 10:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/635bcb0b-8832-4c20-b061-bedb84390263</t>
   </si>
   <si>
     <t>Rješenje - nastavak postupka zbog naknadne diobe.pdf O187O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/635bcb0b-8832-4c20-b061-bedb84390263/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -140,51 +296,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -259,45 +415,477 @@
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>18</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>18</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
+        <v>32</v>
+      </c>
+      <c r="N4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5" t="s">
+        <v>18</v>
+      </c>
+      <c r="I5" t="s">
+        <v>34</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>35</v>
+      </c>
+      <c r="L5" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>18</v>
+      </c>
+      <c r="I6" t="s">
+        <v>38</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>39</v>
+      </c>
+      <c r="L6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>43</v>
+      </c>
+      <c r="I7" t="s">
+        <v>44</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>45</v>
+      </c>
+      <c r="L7" t="s">
+        <v>21</v>
+      </c>
+      <c r="M7" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>43</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>43</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10" t="s">
+        <v>43</v>
+      </c>
+      <c r="I10" t="s">
+        <v>57</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>58</v>
+      </c>
+      <c r="L10" t="s">
+        <v>55</v>
+      </c>
+      <c r="M10" t="s">
+        <v>59</v>
+      </c>
+      <c r="N10" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>60</v>
+      </c>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>43</v>
+      </c>
+      <c r="I11" t="s">
+        <v>61</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>62</v>
+      </c>
+      <c r="L11" t="s">
+        <v>21</v>
+      </c>
+      <c r="M11" t="s">
+        <v>63</v>
+      </c>
+      <c r="N11" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>43</v>
+      </c>
+      <c r="I12" t="s">
+        <v>65</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>66</v>
+      </c>
+      <c r="L12" t="s">
+        <v>67</v>
+      </c>
+      <c r="M12" t="s">
+        <v>68</v>
+      </c>
+      <c r="N12" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>60</v>
+      </c>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>43</v>
+      </c>
+      <c r="I13" t="s">
+        <v>69</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>70</v>
+      </c>
+      <c r="L13" t="s">
+        <v>21</v>
+      </c>
+      <c r="M13" t="s">
+        <v>71</v>
+      </c>
+      <c r="N13" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>72</v>
+      </c>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>43</v>
+      </c>
+      <c r="I14" t="s">
+        <v>73</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>74</v>
+      </c>
+      <c r="L14" t="s">
+        <v>27</v>
+      </c>
+      <c r="M14" t="s">
+        <v>75</v>
+      </c>
+      <c r="N14" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>76</v>
+      </c>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>43</v>
+      </c>
+      <c r="I15" t="s">
+        <v>77</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>78</v>
+      </c>
+      <c r="L15" t="s">
+        <v>79</v>
+      </c>
+      <c r="M15" t="s">
+        <v>80</v>
+      </c>
+      <c r="N15" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>