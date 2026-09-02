--- v0 (2026-06-22)
+++ v1 (2026-09-02)
@@ -6,98 +6,152 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="43">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-893/2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>44864755840</t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:28:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=893&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf; Prilog St-893_2016-255-48 - Izvod 372022.pdf; Prilog St-893_2016-255-49 - Izvod 402022.pdf; Prilog St-893_2016-255-50 - Izvod 22023.pdf; Prilog St-893_2016-255-51 - Izvod  12023.pdf; Prilog St-893_2016-255-52 - Izvod  32023.pdf; Prilog St-893_2016-255-53 - Izvod 52023.pdf; Prilog St-893_2016-255-54 - Izvod 42023.pdf; Prilog St-893_2016-255-55 - Izvod 72023.pdf; Prilog St-893_2016-255-56 - Izvod 62023.pdf; Prilog St-893_2016-255-57 - Izvod 82023.pdf; Prilog St-893_2016-255-58 - Izvod 92023.pdf; Prilog St-893_2016-255-59 - Izvod 102023.pdf; Prilog St-893_2016-255-60 - Izvod 112023.pdf; Prilog St-893_2016-255-61 - Izvod 122023.pdf; Prilog St-893_2016-255-62 - Izvod 132023.pdf; Prilog St-893_2016-255-63 - Izvod 142023.pdf; Prilog St-893_2016-255-64 - Izvod 152023.pdf; Prilog St-893_2016-255-65 - Izvod 172023.pdf; Prilog St-893_2016-255-66 - Izvod 162023.pdf; Prilog St-893_2016-255-67 - Izvod 182023.pdf; Prilog St-893_2016-255-68 - Izvod 192023.pdf; Prilog St-893_2016-255-69 - Izvod 202023.pdf; Prilog St-893_2016-255-70 - Izvod 212023.pdf; Prilog St-893_2016-255-71 - Izvod 232023.pdf; Prilog St-893_2016-255-72 - Izvod 222023.pdf; Prilog St-893_2016-255-73 - Izvod 242023.pdf; Prilog St-893_2016-255-74 - Izvod 252023.pdf; Prilog St-893_2016-255-75 - Izvod 262023.pdf; Prilog St-893_2016-255-76 - Izvod  272023.pdf; Prilog St-893_2016-255-77 - Izvod  282023.pdf; Prilog St-893_2016-255-78 - Izvod  292023.pdf; Prilog St-893_2016-255-79 - Izvod 302023.pdf; Prilog St-893_2016-255-80 - Izvod 312023.pdf; Prilog St-893_2016-255-81 - Izvod 322023.pdf; Prilog St-893_2016-255-82 - Izvod 332023.pdf; Prilog St-893_2016-255-83 - Izvod 342023.pdf; Prilog St-893_2016-255-84 - Izvod 352023.pdf; Prilog St-893_2016-255-85 - Izvod 362023.pdf; Prilog St-893_2016-255-86 - Izvod 372023.pdf; Prilog St-893_2016-255-87 - Izvod  382023.pdf; Prilog St-893_2016-255-88 - Izvod 392023.pdf; Prilog St-893_2016-255-89 - Izvod  402023.pdf; Prilog St-893_2016-255-90 - Izvod 412023.pdf; Prilog St-893_2016-255-91 - Izvod 22024.pdf; Prilog St-893_2016-255-92 - Izvod  12024.pdf; Prilog St-893_2016-255-93 - Izvod  32024.pdf; Prilog St-893_2016-255-94 - Izvod  42024.pdf; Prilog St-893_2016-255-95 - Izvod  52024.pdf; Prilog St-893_2016-255-96 - Izvod  62024.pdf; Prilog St-893_2016-255-97 - Izvod  72024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:19:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-255/16</t>
   </si>
   <si>
     <t>Zahtjev za provedbu skraćenog stečajnog postupka, St-255/16-1</t>
   </si>
   <si>
     <t>Športsko društvo miješanih borilačkih vještina ''Ultimate Scorpion team''</t>
   </si>
   <si>
     <t>83705564798</t>
   </si>
   <si>
     <t>Športsko društvo miješanih borilačkih vještina ''Ultimate Scorpion team'' 83705564798</t>
   </si>
   <si>
     <t>02.03.2016. 11:42:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8149b983-4462-4d02-b614-3b44bb2e76d2</t>
   </si>
   <si>
     <t>SKMBT_C22016030211430.pdf</t>
   </si>
@@ -128,51 +182,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -194,64 +248,190 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
-      <c r="F2"/>
+      <c r="F2" t="s">
+        <v>19</v>
+      </c>
       <c r="G2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="N2"/>
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>29</v>
+      </c>
+      <c r="M3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>29</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>34</v>
+      </c>
+      <c r="D5" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5"/>
+      <c r="G5" t="s">
+        <v>37</v>
+      </c>
+      <c r="H5" t="s">
+        <v>38</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>