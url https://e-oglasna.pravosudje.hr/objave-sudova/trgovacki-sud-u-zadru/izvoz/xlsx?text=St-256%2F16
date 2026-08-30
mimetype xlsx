--- v0 (2026-05-23)
+++ v1 (2026-08-30)
@@ -6,98 +6,131 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="47">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-893/2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>44864755840</t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-256-1 - Izvod 82024.pdf; Prilog St-893_2016-256-2 - Izvod  132024.pdf; Prilog St-893_2016-256-3 - Izvod 142024.pdf; Prilog St-893_2016-256-4 - Izvod 152024.pdf; Prilog St-893_2016-256-5 - Izvod  162024.pdf; Prilog St-893_2016-256-6 - Izvod 172024.pdf; Prilog St-893_2016-256-7 - Izvod 182024.pdf; Prilog St-893_2016-256-8 - Izvod  192024.pdf; Prilog St-893_2016-256-9 - Izvod 202024.pdf; Prilog St-893_2016-256-10 - Izvod 212024.pdf; Prilog St-893_2016-256-11 - Izvod 222024.pdf; Prilog St-893_2016-256-12 - Izvod 232024.pdf; Prilog St-893_2016-256-13 - Izvod 242024.pdf; Prilog St-893_2016-256-14 - Izvod 252024.pdf; Prilog St-893_2016-256-15 - Izvod 262024.pdf; Prilog St-893_2016-256-16 - Izvod_ 272024.pdf; Prilog St-893_2016-256-17 - Izvod_282024.pdf; Prilog St-893_2016-256-18 - Izvod  292024.pdf; Prilog St-893_2016-256-19 - Izvod 302024.pdf; Prilog St-893_2016-256-20 - Izvod  322024.pdf; Prilog St-893_2016-256-21 - Izvod_332024.pdf; Prilog St-893_2016-256-22 - Izvod 342024.pdf; Prilog St-893_2016-256-23 - Izvod  362024.pdf; Prilog St-893_2016-256-24 - Izvod_372024.pdf; Prilog St-893_2016-256-25 - Izvod  382024.pdf; Prilog St-893_2016-256-26 - Izvod  392024.pdf; Prilog St-893_2016-256-27 - Izvod_12025.pdf; Prilog St-893_2016-256-28 - Izvod 22025.pdf; Prilog St-893_2016-256-29 - Izvod 32025.pdf; Prilog St-893_2016-256-30 - Izvod 42025.pdf; Prilog St-893_2016-256-31 - Izvod  62025.pdf; Prilog St-893_2016-256-32 - Izvod 92024.pdf; Prilog St-893_2016-256-33 - Izvod 102024.pdf; Prilog St-893_2016-256-34 - Izvod 112024.pdf; Prilog St-893_2016-256-35 - Izvod 122024.pdf; Prilog St-893_2016-256-36 - Izvod 172026.pdf; Prilog St-893_2016-256-37 - Izvod  72025.pdf; Prilog St-893_2016-256-38 - Izvod 82025.pdf; Prilog St-893_2016-256-39 - Izvod 102025.pdf; Prilog St-893_2016-256-40 - Izvod 112025.pdf; Prilog St-893_2016-256-41 - Izvod  122025.pdf; Prilog St-893_2016-256-42 - Izvod  142025.pdf; Prilog St-893_2016-256-43 - Izvod 132025.pdf; Prilog St-893_2016-256-44 - Izvod 152025.pdf; Prilog St-893_2016-256-45 - Izvod 172025.pdf; Prilog St-893_2016-256-46 - Izvod 192025.pdf; Prilog St-893_2016-256-47 - Izvod 182025.pdf; Prilog St-893_2016-256-48 - Izvod 202025.pdf; Prilog St-893_2016-256-49 - Izvod 212025.pdf; Prilog St-893_2016-256-50 - Izvod 232025).pdf; Prilog St-893_2016-256-51 - Izvod 222025.pdf; Prilog St-893_2016-256-52 - Izvod 242025.pdf; Prilog St-893_2016-256-53 - Izvod 262025.pdf; Prilog St-893_2016-256-54 - Izvod 272025.pdf; Prilog St-893_2016-256-55 - Izvod  282025.pdf; Prilog St-893_2016-256-56 - Izvod 292025.pdf; Prilog St-893_2016-256-57 - Izvod 302025.pdf; Prilog St-893_2016-256-58 - Izvod 312025.pdf; Prilog St-893_2016-256-59 - Izvod 322025.pdf; Prilog St-893_2016-256-60 - Izvod 342025.pdf; Prilog St-893_2016-256-61 - Izvod 352025.pdf; Prilog St-893_2016-256-62 - Izvod 382025.pdf; Prilog St-893_2016-256-63 - Izvod 362025.pdf; Prilog St-893_2016-256-64 - Izvod 392025.pdf; Prilog St-893_2016-256-65 - Izvod 412025.pdf; Prilog St-893_2016-256-66 - Izvod 432025.pdf; Prilog St-893_2016-256-67 - Izvod 442025.pdf; Prilog St-893_2016-256-68 - Izvod 12026.pdf; Prilog St-893_2016-256-69 - Izvod 22026.pdf; Prilog St-893_2016-256-70 - Izvod  32026.pdf; Prilog St-893_2016-256-71 - Izvod 42026.pdf; Prilog St-893_2016-256-72 - Izvod 52026.pdf; Prilog St-893_2016-256-73 - Izvod 72026.pdf; Prilog St-893_2016-256-74 - Izvod 62026.pdf; Prilog St-893_2016-256-75 - Izvod 102026.pdf; Prilog St-893_2016-256-76 - Izvod 82026.pdf; Prilog St-893_2016-256-77 - Izvod 122026.pdf; Prilog St-893_2016-256-78 - Izvod 132026.pdf; Prilog St-893_2016-256-79 - Izvod 92026.pdf; Prilog St-893_2016-256-80 - Izvod 112026.pdf; Prilog St-893_2016-256-81 - Izvod 142026.pdf; Prilog St-893_2016-256-82 - Izvod 152026.pdf; Prilog St-893_2016-256-83 - Izvod 162026.pdf; Prilog St-893_2016-256-84 - Izvod 172026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=893&amp;godina=2016</t>
   </si>
   <si>
     <t>St-256/2018</t>
   </si>
   <si>
     <t>Rješenje St-256/2018-16</t>
   </si>
   <si>
     <t>STROJOGRADNJA ŠIVAK društvo s ograničenom odgovornošću za proizvodnju, trgovinu i turizam</t>
   </si>
   <si>
     <t>Srima XVII 37, 22211, Srima</t>
   </si>
   <si>
     <t>79517833007</t>
   </si>
   <si>
     <t>STROJOGRADNJA ŠIVAK društvo s ograničenom odgovornošću za proizvodnju, trgovinu i turizam 79517833007</t>
   </si>
   <si>
     <t>19.10.2018. 14:33:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fbf7948-6b95-4acd-aff5-c479a7c003bb</t>
   </si>
@@ -161,51 +194,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -269,64 +302,106 @@
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
-      <c r="F3"/>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
       <c r="G3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="N3"/>
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4"/>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>