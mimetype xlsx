--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="365" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="391" uniqueCount="160">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-262/2025</t>
   </si>
   <si>
+    <t>Dopis od 08.05.2026.</t>
+  </si>
+  <si>
+    <t>HABITAT PROJECT d.o.o.</t>
+  </si>
+  <si>
+    <t>OBALA JURIČEV IVE COTE 27, 22211 Vodice, Hrvatska</t>
+  </si>
+  <si>
+    <t>56759369548</t>
+  </si>
+  <si>
+    <t>HABITAT PROJECT d.o.o. 56759369548</t>
+  </si>
+  <si>
+    <t>08.05.2026. 08:31:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a61175d-085b-4402-8e66-ac4ced04f26e</t>
+  </si>
+  <si>
+    <t>Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a61175d-085b-4402-8e66-ac4ced04f26e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=262&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Odluka od 05.05.2026.</t>
+  </si>
+  <si>
+    <t>06.05.2026. 13:16:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b71df4d-15f8-492c-8cb1-6148677b2c00</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7b71df4d-15f8-492c-8cb1-6148677b2c00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 26.02.2026.</t>
   </si>
   <si>
-    <t>HABITAT PROJECT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.02.2026. 14:18:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a84de9c8-61ac-4a0f-b2cd-2790adf677e3</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a84de9c8-61ac-4a0f-b2cd-2790adf677e3/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=262&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 27.02.2026.; Podnesak od 16.02.2026.; Prilog od: 16.02.2026.; Prilog od: 16.02.2026.; Podnesak od 13.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 14:16:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e125dd11-9268-4dea-bd6e-62548ca2447c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-262_2025-53-1 - PN 1-2025.pdf; Prilog St-262_2025-53-2 - PN 1-2026.pdf; Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e125dd11-9268-4dea-bd6e-62548ca2447c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.02.2026.</t>
   </si>
   <si>
     <t>17.02.2026. 11:27:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f68b7f75-8faf-434b-bbb9-5926473f565f</t>
   </si>
@@ -503,51 +533,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N28"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -816,241 +846,241 @@
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>40</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>72</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
         <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -1194,199 +1224,199 @@
       <c r="J16"/>
       <c r="K16" t="s">
         <v>91</v>
       </c>
       <c r="L16" t="s">
         <v>92</v>
       </c>
       <c r="M16" t="s">
         <v>93</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L17" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="M17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="L18" t="s">
-        <v>24</v>
+        <v>102</v>
       </c>
       <c r="M18" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="L19" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="M19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="L20" t="s">
-        <v>109</v>
+        <v>35</v>
       </c>
       <c r="M20" t="s">
         <v>110</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>111</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
@@ -1636,93 +1666,177 @@
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>141</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>142</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>143</v>
       </c>
       <c r="L27" t="s">
-        <v>40</v>
+        <v>144</v>
       </c>
       <c r="M27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>151</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>152</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>153</v>
+      </c>
+      <c r="L29" t="s">
+        <v>50</v>
+      </c>
+      <c r="M29" t="s">
+        <v>154</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>155</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>156</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>157</v>
+      </c>
+      <c r="L30" t="s">
+        <v>158</v>
+      </c>
+      <c r="M30" t="s">
+        <v>159</v>
+      </c>
+      <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>