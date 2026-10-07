--- v0 (2026-05-01)
+++ v1 (2026-10-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-292/2025</t>
   </si>
   <si>
+    <t>Zaključak od 16.09.2026.</t>
+  </si>
+  <si>
+    <t>FAMAS ZADAR d.o.o.</t>
+  </si>
+  <si>
+    <t>POLAČIŠĆE 2, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>62901474910</t>
+  </si>
+  <si>
+    <t>FAMAS ZADAR d.o.o. 62901474910</t>
+  </si>
+  <si>
+    <t>16.09.2026. 13:14:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c884c54-f6cb-4258-9d16-63803c7dfcd6</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2c884c54-f6cb-4258-9d16-63803c7dfcd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Prilog od: 09.02.2026.; Rješenje od 09.02.2026.</t>
   </si>
   <si>
-    <t>FAMAS ZADAR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>09.02.2026. 15:05:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffa75c6-8db4-4735-8577-f7833dbcd134</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-292_2025-23-1 - HP AK SIGET materijalni troškovi.pdf; Prilog St-292_2025-23-2 - DZIV Poziv za podatke o nositelju prava u registrima industr.vlas. od 12.09.2025.g_.pdf; Prilog St-292_2025-23-3 - Katastar Zahtjev za utvrđenje imovine stečajnog dužnika od 12.09.2025.g_.pdf; Prilog St-292_2025-23-4 - MMPI Zahjtev za utvrđenje imovine stečajnog dužnika od 12.09.2025.g_.pdf; Prilog St-292_2025-23-5 - Poziv direktoru stečajnog dužnika g. M.Begić od 12.09.2025.g_.pdf; Prilog St-292_2025-23-6 - Poziv direktoru stečajnog dužnika g.B.Kajtazović od 12.09.2025.g_.pdf; Prilog St-292_2025-23-7 - PU ZADAR Poziv za dokumentaciju stečajnog dužnika od 12.09.2025.g_.pdf; Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ffa75c6-8db4-4735-8577-f7833dbcd134/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=292&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 22.01.2026.</t>
   </si>
   <si>
     <t>22.01.2026. 09:00:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab8277ed-9530-4565-9ad5-b0eaad5df19f</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ab8277ed-9530-4565-9ad5-b0eaad5df19f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 06.11.2025.; Podnesak od 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.; Prilog od: 24.10.2025.</t>
   </si>
   <si>
     <t>06.11.2025. 14:59:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a0613a13-c46a-406f-8e3d-9064d5e932e5</t>
   </si>
@@ -221,51 +236,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -492,115 +507,157 @@
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>