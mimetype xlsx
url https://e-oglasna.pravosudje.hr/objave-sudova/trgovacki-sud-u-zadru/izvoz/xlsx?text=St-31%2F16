--- v0 (2026-06-25)
+++ v1 (2026-09-03)
@@ -6,98 +6,197 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="220">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
+  </si>
+  <si>
+    <t>St-893/2016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Podnesak od 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog od: 28.07.2026.; Prilog </t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo</t>
+  </si>
+  <si>
+    <t>Zagrebačka 9, 23440 Gračac, Hrvatska</t>
+  </si>
+  <si>
+    <t>44864755840</t>
+  </si>
+  <si>
+    <t>LIČKI KROVOVI dioničko društvo za ugostiteljstvo 44864755840</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:28:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cf0e2d81-12af-4916-a3c9-75acff838cb3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=893&amp;godina=2016</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:27:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ac207-c349-4476-9df5-09a9f73a5a56</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-254-1 - Dokazi o podmirenim ostalim obvezama stečajne mase iz točke 2.2. Završnog računa.pdf; Prilog St-893_2016-254-2 - Dokazi o naplaćenim prihodima.pdf; Prilog St-893_2016-254-3 - Ugovor o pružanju knjigovodstvenih usluga.pdf; Prilog St-893_2016-254-4 - Izvod 22018.pdf; Prilog St-893_2016-254-5 - Izvod 12019.pdf; Prilog St-893_2016-254-6 - Izvod 32019.pdf; Prilog St-893_2016-254-7 - Izvod 42019.pdf; Prilog St-893_2016-254-8 - Izvod 52019.pdf; Prilog St-893_2016-254-9 - Izvod 62019.pdf; Prilog St-893_2016-254-10 - Izvod 72019.pdf; Prilog St-893_2016-254-11 - Izvod 92019.pdf; Prilog St-893_2016-254-12 - Izvod 122019.pdf; Prilog St-893_2016-254-13 - Izvod 312020.pdf; Prilog St-893_2016-254-14 - Izvod 142019.pdf; Prilog St-893_2016-254-15 - Izvod 132019.pdf; Prilog St-893_2016-254-16 - Izvod 162019.pdf; Prilog St-893_2016-254-17 - Izvod 152019.pdf; Prilog St-893_2016-254-18 - Izvod 182019.pdf; Prilog St-893_2016-254-19 - Izvod 192019.pdf; Prilog St-893_2016-254-20 - Izvod 102019.pdf; Prilog St-893_2016-254-21 - Izvod 82019.pdf; Prilog St-893_2016-254-22 - Izvod 112019.pdf; Prilog St-893_2016-254-23 - Izvod 202019.pdf; Prilog St-893_2016-254-24 - Izvod 212019.pdf; Prilog St-893_2016-254-25 - Izvod 222019.pdf; Prilog St-893_2016-254-26 - Izvod 232019.pdf; Prilog St-893_2016-254-27 - Izvod 242019.pdf; Prilog St-893_2016-254-28 - Izvod 252019.pdf; Prilog St-893_2016-254-29 - Izvod 262019.pdf; Prilog St-893_2016-254-30 - Izvod 272019.pdf; Prilog St-893_2016-254-31 - Izvod 292019.pdf; Prilog St-893_2016-254-32 - Izvod  282019.pdf; Prilog St-893_2016-254-33 - Izvod 322019.pdf; Prilog St-893_2016-254-34 - Izvod 312019.pdf; Prilog St-893_2016-254-35 - Izvod  302019.pdf; Prilog St-893_2016-254-36 - Izvod 332019.pdf; Prilog St-893_2016-254-37 - Izvod 22020.pdf; Prilog St-893_2016-254-38 - Izvod 32020.pdf; Prilog St-893_2016-254-39 - Izvod 52020.pdf; Prilog St-893_2016-254-40 - Izvod 42020.pdf; Prilog St-893_2016-254-41 - Izvod 12020.pdf; Prilog St-893_2016-254-42 - Izvod 62020.pdf; Prilog St-893_2016-254-43 - Izvod 72020.pdf; Prilog St-893_2016-254-44 - Izvod 82020.pdf; Prilog St-893_2016-254-45 - Izvod 92020.pdf; Prilog St-893_2016-254-46 - Izvod 112020.pdf; Prilog St-893_2016-254-47 - Izvod 102020.pdf; Prilog St-893_2016-254-48 - Izvod 142020.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571ac207-c349-4476-9df5-09a9f73a5a56/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:21:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-255-1 - Izvod 82024.pdf; Prilog St-893_2016-255-2 - Izvod 312021.pdf; Prilog St-893_2016-255-3 - Izvod 342021.pdf; Prilog St-893_2016-255-4 - Izvod 352021.pdf; Prilog St-893_2016-255-5 - Izvod 362021.pdf; Prilog St-893_2016-255-6 - Izvod 372021.pdf; Prilog St-893_2016-255-7 - Izvod 12022.pdf; Prilog St-893_2016-255-8 - Izvod 22022.pdf; Prilog St-893_2016-255-9 - Izvod 32022.pdf; Prilog St-893_2016-255-10 - Izvod 42022.pdf; Prilog St-893_2016-255-11 - Izvod 52022.pdf; Prilog St-893_2016-255-12 - Izvod 62022.pdf; Prilog St-893_2016-255-13 - Izvod 72022.pdf; Prilog St-893_2016-255-14 - Izvod 102022.pdf; Prilog St-893_2016-255-15 - Izvod 82022.pdf; Prilog St-893_2016-255-16 - Izvod 112022.pdf; Prilog St-893_2016-255-17 - Izvod 122022.pdf; Prilog St-893_2016-255-18 - Izvod 132022.pdf; Prilog St-893_2016-255-19 - Izvod 152022.pdf; Prilog St-893_2016-255-20 - Izvod 162022.pdf; Prilog St-893_2016-255-21 - Izvod 172022.pdf; Prilog St-893_2016-255-22 - Izvod 182022.pdf; Prilog St-893_2016-255-23 - Izvod 192022.pdf; Prilog St-893_2016-255-24 - Izvod 202022.pdf; Prilog St-893_2016-255-25 - Izvod 212022.pdf; Prilog St-893_2016-255-26 - Izvod 142022.pdf; Prilog St-893_2016-255-27 - Izvod 92022.pdf; Prilog St-893_2016-255-28 - Izvod 322021.pdf; Prilog St-893_2016-255-29 - Izvod  332021.pdf; Prilog St-893_2016-255-30 - Izvod 302021.pdf; Prilog St-893_2016-255-31 - Izvod 222022.pdf; Prilog St-893_2016-255-32 - Izvod 242022.pdf; Prilog St-893_2016-255-33 - Izvod 232022.pdf; Prilog St-893_2016-255-34 - Izvod 272022.pdf; Prilog St-893_2016-255-35 - Izvod 252022.pdf; Prilog St-893_2016-255-36 - Izvod  262022.pdf; Prilog St-893_2016-255-37 - Izvod  282022.pdf; Prilog St-893_2016-255-38 - Izvod 292022.pdf; Prilog St-893_2016-255-39 - Izvod 302022.pdf; Prilog St-893_2016-255-40 - Izvod 352022.pdf; Prilog St-893_2016-255-41 - Izvod 322022.pdf; Prilog St-893_2016-255-42 - Izvod 332022.pdf; Prilog St-893_2016-255-43 - Izvod 312022.pdf; Prilog St-893_2016-255-44 - Izvod 342022.pdf; Prilog St-893_2016-255-45 - Izvod 362022.pdf; Prilog St-893_2016-255-46 - Izvod 382022.pdf; Prilog St-893_2016-255-47 - Izvod  392022.pdf; Prilog St-893_2016-255-48 - Izvod 372022.pdf; Prilog St-893_2016-255-49 - Izvod 402022.pdf; Prilog St-893_2016-255-50 - Izvod 22023.pdf; Prilog St-893_2016-255-51 - Izvod  12023.pdf; Prilog St-893_2016-255-52 - Izvod  32023.pdf; Prilog St-893_2016-255-53 - Izvod 52023.pdf; Prilog St-893_2016-255-54 - Izvod 42023.pdf; Prilog St-893_2016-255-55 - Izvod 72023.pdf; Prilog St-893_2016-255-56 - Izvod 62023.pdf; Prilog St-893_2016-255-57 - Izvod 82023.pdf; Prilog St-893_2016-255-58 - Izvod 92023.pdf; Prilog St-893_2016-255-59 - Izvod 102023.pdf; Prilog St-893_2016-255-60 - Izvod 112023.pdf; Prilog St-893_2016-255-61 - Izvod 122023.pdf; Prilog St-893_2016-255-62 - Izvod 132023.pdf; Prilog St-893_2016-255-63 - Izvod 142023.pdf; Prilog St-893_2016-255-64 - Izvod 152023.pdf; Prilog St-893_2016-255-65 - Izvod 172023.pdf; Prilog St-893_2016-255-66 - Izvod 162023.pdf; Prilog St-893_2016-255-67 - Izvod 182023.pdf; Prilog St-893_2016-255-68 - Izvod 192023.pdf; Prilog St-893_2016-255-69 - Izvod 202023.pdf; Prilog St-893_2016-255-70 - Izvod 212023.pdf; Prilog St-893_2016-255-71 - Izvod 232023.pdf; Prilog St-893_2016-255-72 - Izvod 222023.pdf; Prilog St-893_2016-255-73 - Izvod 242023.pdf; Prilog St-893_2016-255-74 - Izvod 252023.pdf; Prilog St-893_2016-255-75 - Izvod 262023.pdf; Prilog St-893_2016-255-76 - Izvod  272023.pdf; Prilog St-893_2016-255-77 - Izvod  282023.pdf; Prilog St-893_2016-255-78 - Izvod  292023.pdf; Prilog St-893_2016-255-79 - Izvod 302023.pdf; Prilog St-893_2016-255-80 - Izvod 312023.pdf; Prilog St-893_2016-255-81 - Izvod 322023.pdf; Prilog St-893_2016-255-82 - Izvod 332023.pdf; Prilog St-893_2016-255-83 - Izvod 342023.pdf; Prilog St-893_2016-255-84 - Izvod 352023.pdf; Prilog St-893_2016-255-85 - Izvod 362023.pdf; Prilog St-893_2016-255-86 - Izvod 372023.pdf; Prilog St-893_2016-255-87 - Izvod  382023.pdf; Prilog St-893_2016-255-88 - Izvod 392023.pdf; Prilog St-893_2016-255-89 - Izvod  402023.pdf; Prilog St-893_2016-255-90 - Izvod 412023.pdf; Prilog St-893_2016-255-91 - Izvod 22024.pdf; Prilog St-893_2016-255-92 - Izvod  12024.pdf; Prilog St-893_2016-255-93 - Izvod  32024.pdf; Prilog St-893_2016-255-94 - Izvod  42024.pdf; Prilog St-893_2016-255-95 - Izvod  52024.pdf; Prilog St-893_2016-255-96 - Izvod  62024.pdf; Prilog St-893_2016-255-97 - Izvod  72024.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0f2ec6a0-3b91-4c51-b4b7-0833a26f41af/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:20:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970cae90-400b-4908-8de0-eb12369762a2</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-254-1 - Dokazi o podmirenim ostalim obvezama stečajne mase iz točke 2.2. Završnog računa.pdf; Prilog St-893_2016-254-2 - Dokazi o naplaćenim prihodima.pdf; Prilog St-893_2016-254-3 - Ugovor o pružanju knjigovodstvenih usluga.pdf; Prilog St-893_2016-254-4 - Izvod 22018.pdf; Prilog St-893_2016-254-5 - Izvod 12019.pdf; Prilog St-893_2016-254-6 - Izvod 32019.pdf; Prilog St-893_2016-254-7 - Izvod 42019.pdf; Prilog St-893_2016-254-8 - Izvod 52019.pdf; Prilog St-893_2016-254-9 - Izvod 62019.pdf; Prilog St-893_2016-254-10 - Izvod 72019.pdf; Prilog St-893_2016-254-11 - Izvod 92019.pdf; Prilog St-893_2016-254-12 - Izvod 122019.pdf; Prilog St-893_2016-254-13 - Izvod 312020.pdf; Prilog St-893_2016-254-14 - Izvod 142019.pdf; Prilog St-893_2016-254-15 - Izvod 132019.pdf; Prilog St-893_2016-254-16 - Izvod 162019.pdf; Prilog St-893_2016-254-17 - Izvod 152019.pdf; Prilog St-893_2016-254-18 - Izvod 182019.pdf; Prilog St-893_2016-254-19 - Izvod 192019.pdf; Prilog St-893_2016-254-20 - Izvod 102019.pdf; Prilog St-893_2016-254-21 - Izvod 82019.pdf; Prilog St-893_2016-254-22 - Izvod 112019.pdf; Prilog St-893_2016-254-23 - Izvod 202019.pdf; Prilog St-893_2016-254-24 - Izvod 212019.pdf; Prilog St-893_2016-254-25 - Izvod 222019.pdf; Prilog St-893_2016-254-26 - Izvod 232019.pdf; Prilog St-893_2016-254-27 - Izvod 242019.pdf; Prilog St-893_2016-254-28 - Izvod 252019.pdf; Prilog St-893_2016-254-29 - Izvod 262019.pdf; Prilog St-893_2016-254-30 - Izvod 272019.pdf; Prilog St-893_2016-254-31 - Izvod 292019.pdf; Prilog St-893_2016-254-32 - Izvod  282019.pdf; Prilog St-893_2016-254-33 - Izvod 322019.pdf; Prilog St-893_2016-254-34 - Izvod 312019.pdf; Prilog St-893_2016-254-35 - Izvod  302019.pdf; Prilog St-893_2016-254-36 - Izvod 332019.pdf; Prilog St-893_2016-254-37 - Izvod 22020.pdf; Prilog St-893_2016-254-38 - Izvod 32020.pdf; Prilog St-893_2016-254-39 - Izvod 52020.pdf; Prilog St-893_2016-254-40 - Izvod 42020.pdf; Prilog St-893_2016-254-41 - Izvod 12020.pdf; Prilog St-893_2016-254-42 - Izvod 62020.pdf; Prilog St-893_2016-254-43 - Izvod 72020.pdf; Prilog St-893_2016-254-44 - Izvod 82020.pdf; Prilog St-893_2016-254-45 - Izvod 92020.pdf; Prilog St-893_2016-254-46 - Izvod 112020.pdf; Prilog St-893_2016-254-47 - Izvod 102020.pdf; Prilog St-893_2016-254-48 - Izvod 142020.pdf; Prilog St-893_2016-254-49 - Izvod  132020.pdf; Prilog St-893_2016-254-50 - Izvod 162020.pdf; Prilog St-893_2016-254-51 - Izvod 182020.pdf; Prilog St-893_2016-254-52 - Izvod 172020.pdf; Prilog St-893_2016-254-53 - Izvod 192020.pdf; Prilog St-893_2016-254-54 - Izvod 202020.pdf; Prilog St-893_2016-254-55 - Izvod 122020.pdf; Prilog St-893_2016-254-56 - Izvod 152020.pdf; Prilog St-893_2016-254-57 - Izvod 212020.pdf; Prilog St-893_2016-254-58 - Izvod 222020.pdf; Prilog St-893_2016-254-59 - Izvod 232020.pdf; Prilog St-893_2016-254-60 - Izvod 242020.pdf; Prilog St-893_2016-254-61 - Izvod 272020.pdf; Prilog St-893_2016-254-62 - Izvod 252020.pdf; Prilog St-893_2016-254-63 - Izvod 262020.pdf; Prilog St-893_2016-254-64 - Izvod 302020.pdf; Prilog St-893_2016-254-65 - Izvod 292020.pdf; Prilog St-893_2016-254-66 - Izvod 302021.pdf; Prilog St-893_2016-254-67 - Izvod 22021.pdf; Prilog St-893_2016-254-68 - Izvod 12021.pdf; Prilog St-893_2016-254-69 - Izvod 32021.pdf; Prilog St-893_2016-254-70 - Izvod 312020.pdf; Prilog St-893_2016-254-71 - Izvod 42021.pdf; Prilog St-893_2016-254-72 - Izvod 282020.pdf; Prilog St-893_2016-254-73 - Izvod 52021.pdf; Prilog St-893_2016-254-74 - Izvod 82021.pdf; Prilog St-893_2016-254-75 - Izvod 72021.pdf; Prilog St-893_2016-254-76 - Izvod 92021.pdf; Prilog St-893_2016-254-77 - Izvod 102021.pdf; Prilog St-893_2016-254-78 - Izvod 62021.pdf; Prilog St-893_2016-254-79 - Izvod 142021.pdf; Prilog St-893_2016-254-80 - Izvod 132021.pdf; Prilog St-893_2016-254-81 - Izvod 162021.pdf; Prilog St-893_2016-254-82 - Izvod 172021.pdf; Prilog St-893_2016-254-83 - Izvod 122021.pdf; Prilog St-893_2016-254-84 - Izvod 152021.pdf; Prilog St-893_2016-254-85 - Izvod 182021.pdf; Prilog St-893_2016-254-86 - Izvod 192021.pdf; Prilog St-893_2016-254-87 - Izvod 232021.pdf; Prilog St-893_2016-254-88 - Izvod 212021.pdf; Prilog St-893_2016-254-89 - Izvod 202021.pdf; Prilog St-893_2016-254-90 - Izvod 222021.pdf; Prilog St-893_2016-254-91 - Izvod 252021.pdf; Prilog St-893_2016-254-92 - Izvod 242021.pdf; Prilog St-893_2016-254-93 - Izvod 262021.pdf; Prilog St-893_2016-254-94 - Izvod 272021.pdf; Prilog St-893_2016-254-95 - Izvod 292021.pdf; Prilog St-893_2016-254-96 - Izvod 282021.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/970cae90-400b-4908-8de0-eb12369762a2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:20:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-893_2016-256-1 - Izvod 82024.pdf; Prilog St-893_2016-256-2 - Izvod  132024.pdf; Prilog St-893_2016-256-3 - Izvod 142024.pdf; Prilog St-893_2016-256-4 - Izvod 152024.pdf; Prilog St-893_2016-256-5 - Izvod  162024.pdf; Prilog St-893_2016-256-6 - Izvod 172024.pdf; Prilog St-893_2016-256-7 - Izvod 182024.pdf; Prilog St-893_2016-256-8 - Izvod  192024.pdf; Prilog St-893_2016-256-9 - Izvod 202024.pdf; Prilog St-893_2016-256-10 - Izvod 212024.pdf; Prilog St-893_2016-256-11 - Izvod 222024.pdf; Prilog St-893_2016-256-12 - Izvod 232024.pdf; Prilog St-893_2016-256-13 - Izvod 242024.pdf; Prilog St-893_2016-256-14 - Izvod 252024.pdf; Prilog St-893_2016-256-15 - Izvod 262024.pdf; Prilog St-893_2016-256-16 - Izvod_ 272024.pdf; Prilog St-893_2016-256-17 - Izvod_282024.pdf; Prilog St-893_2016-256-18 - Izvod  292024.pdf; Prilog St-893_2016-256-19 - Izvod 302024.pdf; Prilog St-893_2016-256-20 - Izvod  322024.pdf; Prilog St-893_2016-256-21 - Izvod_332024.pdf; Prilog St-893_2016-256-22 - Izvod 342024.pdf; Prilog St-893_2016-256-23 - Izvod  362024.pdf; Prilog St-893_2016-256-24 - Izvod_372024.pdf; Prilog St-893_2016-256-25 - Izvod  382024.pdf; Prilog St-893_2016-256-26 - Izvod  392024.pdf; Prilog St-893_2016-256-27 - Izvod_12025.pdf; Prilog St-893_2016-256-28 - Izvod 22025.pdf; Prilog St-893_2016-256-29 - Izvod 32025.pdf; Prilog St-893_2016-256-30 - Izvod 42025.pdf; Prilog St-893_2016-256-31 - Izvod  62025.pdf; Prilog St-893_2016-256-32 - Izvod 92024.pdf; Prilog St-893_2016-256-33 - Izvod 102024.pdf; Prilog St-893_2016-256-34 - Izvod 112024.pdf; Prilog St-893_2016-256-35 - Izvod 122024.pdf; Prilog St-893_2016-256-36 - Izvod 172026.pdf; Prilog St-893_2016-256-37 - Izvod  72025.pdf; Prilog St-893_2016-256-38 - Izvod 82025.pdf; Prilog St-893_2016-256-39 - Izvod 102025.pdf; Prilog St-893_2016-256-40 - Izvod 112025.pdf; Prilog St-893_2016-256-41 - Izvod  122025.pdf; Prilog St-893_2016-256-42 - Izvod  142025.pdf; Prilog St-893_2016-256-43 - Izvod 132025.pdf; Prilog St-893_2016-256-44 - Izvod 152025.pdf; Prilog St-893_2016-256-45 - Izvod 172025.pdf; Prilog St-893_2016-256-46 - Izvod 192025.pdf; Prilog St-893_2016-256-47 - Izvod 182025.pdf; Prilog St-893_2016-256-48 - Izvod 202025.pdf; Prilog St-893_2016-256-49 - Izvod 212025.pdf; Prilog St-893_2016-256-50 - Izvod 232025).pdf; Prilog St-893_2016-256-51 - Izvod 222025.pdf; Prilog St-893_2016-256-52 - Izvod 242025.pdf; Prilog St-893_2016-256-53 - Izvod 262025.pdf; Prilog St-893_2016-256-54 - Izvod 272025.pdf; Prilog St-893_2016-256-55 - Izvod  282025.pdf; Prilog St-893_2016-256-56 - Izvod 292025.pdf; Prilog St-893_2016-256-57 - Izvod 302025.pdf; Prilog St-893_2016-256-58 - Izvod 312025.pdf; Prilog St-893_2016-256-59 - Izvod 322025.pdf; Prilog St-893_2016-256-60 - Izvod 342025.pdf; Prilog St-893_2016-256-61 - Izvod 352025.pdf; Prilog St-893_2016-256-62 - Izvod 382025.pdf; Prilog St-893_2016-256-63 - Izvod 362025.pdf; Prilog St-893_2016-256-64 - Izvod 392025.pdf; Prilog St-893_2016-256-65 - Izvod 412025.pdf; Prilog St-893_2016-256-66 - Izvod 432025.pdf; Prilog St-893_2016-256-67 - Izvod 442025.pdf; Prilog St-893_2016-256-68 - Izvod 12026.pdf; Prilog St-893_2016-256-69 - Izvod 22026.pdf; Prilog St-893_2016-256-70 - Izvod  32026.pdf; Prilog St-893_2016-256-71 - Izvod 42026.pdf; Prilog St-893_2016-256-72 - Izvod 52026.pdf; Prilog St-893_2016-256-73 - Izvod 72026.pdf; Prilog St-893_2016-256-74 - Izvod 62026.pdf; Prilog St-893_2016-256-75 - Izvod 102026.pdf; Prilog St-893_2016-256-76 - Izvod 82026.pdf; Prilog St-893_2016-256-77 - Izvod 122026.pdf; Prilog St-893_2016-256-78 - Izvod 132026.pdf; Prilog St-893_2016-256-79 - Izvod 92026.pdf; Prilog St-893_2016-256-80 - Izvod 112026.pdf; Prilog St-893_2016-256-81 - Izvod 142026.pdf; Prilog St-893_2016-256-82 - Izvod 152026.pdf; Prilog St-893_2016-256-83 - Izvod 162026.pdf; Prilog St-893_2016-256-84 - Izvod 172026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a6533278-b1ca-472d-999a-b7ee5bd567c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:19:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0dcf50ab-a97d-4d93-bb9e-3b7d5e8ab269/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:18:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9033f4-9003-4bf3-8457-6e47dc2ce905</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9033f4-9003-4bf3-8457-6e47dc2ce905/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>St-158/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog od: 12.06.2026.; Prilog </t>
   </si>
   <si>
     <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam</t>
   </si>
   <si>
     <t>Ulica Grgura Ninskog 1, 22211 Vodice, Hrvatska</t>
   </si>
   <si>
     <t>94858559872</t>
   </si>
   <si>
     <t>HOTELI VODICE dioničko društvo za ugostiteljstvo i turizam 94858559872</t>
   </si>
   <si>
     <t>12.06.2026. 14:54:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/463b1db7-6c4f-469d-b9c0-de38398c897c</t>
   </si>
@@ -614,51 +713,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -717,781 +816,1075 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="M4" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="N4" t="s">
-        <v>42</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>45</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="M5" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>59</v>
+        <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="L6" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="M6" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
       <c r="N6" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>68</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>70</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>71</v>
+        <v>43</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="L7" t="s">
-        <v>73</v>
+        <v>33</v>
       </c>
       <c r="M7" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="N7" t="s">
-        <v>75</v>
+        <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>76</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>77</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>79</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>81</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>83</v>
+        <v>47</v>
       </c>
       <c r="L8" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="M8" t="s">
-        <v>85</v>
+        <v>48</v>
       </c>
       <c r="N8" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>87</v>
+        <v>49</v>
       </c>
       <c r="D9" t="s">
-        <v>88</v>
+        <v>50</v>
       </c>
       <c r="E9" t="s">
-        <v>89</v>
+        <v>51</v>
       </c>
       <c r="F9" t="s">
-        <v>90</v>
+        <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="H9" t="s">
-        <v>92</v>
+        <v>54</v>
       </c>
       <c r="I9" t="s">
-        <v>93</v>
+        <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>94</v>
+        <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>95</v>
+        <v>57</v>
       </c>
       <c r="M9" t="s">
-        <v>96</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
-        <v>97</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>98</v>
+        <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>99</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>51</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>20</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>21</v>
+        <v>54</v>
       </c>
       <c r="I10" t="s">
-        <v>100</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>101</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>102</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>103</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
-        <v>104</v>
+        <v>59</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="D11" t="s">
-        <v>105</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
-        <v>18</v>
+        <v>67</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>68</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="H11" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>106</v>
+        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>107</v>
+        <v>72</v>
       </c>
       <c r="L11" t="s">
-        <v>108</v>
+        <v>73</v>
       </c>
       <c r="M11" t="s">
-        <v>109</v>
+        <v>74</v>
       </c>
       <c r="N11" t="s">
-        <v>104</v>
+        <v>75</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>98</v>
+        <v>76</v>
       </c>
       <c r="D12" t="s">
-        <v>110</v>
+        <v>77</v>
       </c>
       <c r="E12" t="s">
-        <v>18</v>
+        <v>78</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>79</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>80</v>
       </c>
       <c r="H12" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="I12" t="s">
-        <v>111</v>
+        <v>82</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="L12" t="s">
-        <v>113</v>
+        <v>84</v>
       </c>
       <c r="M12" t="s">
-        <v>114</v>
+        <v>85</v>
       </c>
       <c r="N12" t="s">
-        <v>104</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="D13" t="s">
-        <v>110</v>
+        <v>88</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
+        <v>89</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>90</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>91</v>
       </c>
       <c r="H13" t="s">
-        <v>21</v>
+        <v>92</v>
       </c>
       <c r="I13" t="s">
-        <v>115</v>
+        <v>93</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="L13" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
+        <v>96</v>
       </c>
       <c r="N13" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="D14" t="s">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>100</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>101</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
       <c r="H14" t="s">
-        <v>21</v>
+        <v>103</v>
       </c>
       <c r="I14" t="s">
-        <v>120</v>
+        <v>104</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="L14" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="M14" t="s">
-        <v>123</v>
+        <v>107</v>
       </c>
       <c r="N14" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>125</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>126</v>
+        <v>110</v>
       </c>
       <c r="E15" t="s">
-        <v>127</v>
+        <v>111</v>
       </c>
       <c r="F15" t="s">
-        <v>128</v>
+        <v>112</v>
       </c>
       <c r="G15" t="s">
-        <v>129</v>
+        <v>113</v>
       </c>
       <c r="H15" t="s">
-        <v>130</v>
+        <v>114</v>
       </c>
       <c r="I15" t="s">
-        <v>131</v>
+        <v>115</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>132</v>
+        <v>116</v>
       </c>
       <c r="L15" t="s">
-        <v>133</v>
+        <v>117</v>
       </c>
       <c r="M15" t="s">
-        <v>134</v>
+        <v>118</v>
       </c>
       <c r="N15" t="s">
-        <v>135</v>
+        <v>119</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>136</v>
+        <v>120</v>
       </c>
       <c r="D16" t="s">
-        <v>137</v>
+        <v>121</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>122</v>
       </c>
       <c r="F16" t="s">
-        <v>139</v>
+        <v>123</v>
       </c>
       <c r="G16" t="s">
-        <v>140</v>
+        <v>124</v>
       </c>
       <c r="H16" t="s">
-        <v>141</v>
+        <v>125</v>
       </c>
       <c r="I16" t="s">
-        <v>142</v>
+        <v>126</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>143</v>
+        <v>127</v>
       </c>
       <c r="L16" t="s">
-        <v>144</v>
+        <v>128</v>
       </c>
       <c r="M16" t="s">
-        <v>145</v>
+        <v>129</v>
       </c>
       <c r="N16" t="s">
-        <v>146</v>
+        <v>130</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>147</v>
+        <v>131</v>
       </c>
       <c r="D17" t="s">
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="E17" t="s">
-        <v>149</v>
+        <v>51</v>
       </c>
       <c r="F17" t="s">
-        <v>150</v>
+        <v>52</v>
       </c>
       <c r="G17" t="s">
-        <v>151</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>152</v>
+        <v>54</v>
       </c>
       <c r="I17" t="s">
-        <v>153</v>
+        <v>133</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>154</v>
+        <v>134</v>
       </c>
       <c r="L17" t="s">
-        <v>155</v>
+        <v>135</v>
       </c>
       <c r="M17" t="s">
-        <v>156</v>
+        <v>136</v>
       </c>
       <c r="N17" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>158</v>
+        <v>131</v>
       </c>
       <c r="D18" t="s">
-        <v>159</v>
+        <v>138</v>
       </c>
       <c r="E18" t="s">
-        <v>160</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>161</v>
+        <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c r="H18" t="s">
-        <v>163</v>
+        <v>54</v>
       </c>
       <c r="I18" t="s">
-        <v>164</v>
+        <v>139</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>165</v>
+        <v>140</v>
       </c>
       <c r="L18" t="s">
-        <v>166</v>
+        <v>141</v>
       </c>
       <c r="M18" t="s">
-        <v>167</v>
+        <v>142</v>
       </c>
       <c r="N18" t="s">
-        <v>168</v>
+        <v>137</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>169</v>
+        <v>131</v>
       </c>
       <c r="D19" t="s">
-        <v>170</v>
+        <v>143</v>
       </c>
       <c r="E19" t="s">
-        <v>171</v>
+        <v>51</v>
       </c>
       <c r="F19" t="s">
-        <v>172</v>
+        <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>173</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>174</v>
+        <v>54</v>
       </c>
       <c r="I19" t="s">
-        <v>175</v>
+        <v>144</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>176</v>
+        <v>145</v>
       </c>
       <c r="L19" t="s">
-        <v>177</v>
+        <v>146</v>
       </c>
       <c r="M19" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="N19" t="s">
-        <v>179</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>180</v>
+        <v>131</v>
       </c>
       <c r="D20" t="s">
-        <v>181</v>
+        <v>143</v>
       </c>
       <c r="E20" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-      <c r="G20"/>
+        <v>51</v>
+      </c>
+      <c r="F20" t="s">
+        <v>52</v>
+      </c>
+      <c r="G20" t="s">
+        <v>53</v>
+      </c>
       <c r="H20" t="s">
-        <v>182</v>
+        <v>54</v>
       </c>
       <c r="I20" t="s">
-        <v>183</v>
+        <v>148</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>149</v>
+      </c>
+      <c r="L20" t="s">
+        <v>146</v>
+      </c>
+      <c r="M20" t="s">
+        <v>150</v>
+      </c>
+      <c r="N20" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>151</v>
+      </c>
+      <c r="D21" t="s">
+        <v>152</v>
+      </c>
+      <c r="E21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" t="s">
+        <v>52</v>
+      </c>
+      <c r="G21" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" t="s">
+        <v>54</v>
+      </c>
+      <c r="I21" t="s">
+        <v>153</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>154</v>
+      </c>
+      <c r="L21" t="s">
+        <v>155</v>
+      </c>
+      <c r="M21" t="s">
+        <v>156</v>
+      </c>
+      <c r="N21" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>158</v>
+      </c>
+      <c r="D22" t="s">
+        <v>159</v>
+      </c>
+      <c r="E22" t="s">
+        <v>160</v>
+      </c>
+      <c r="F22" t="s">
+        <v>161</v>
+      </c>
+      <c r="G22" t="s">
+        <v>162</v>
+      </c>
+      <c r="H22" t="s">
+        <v>163</v>
+      </c>
+      <c r="I22" t="s">
+        <v>164</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>165</v>
+      </c>
+      <c r="L22" t="s">
+        <v>166</v>
+      </c>
+      <c r="M22" t="s">
+        <v>167</v>
+      </c>
+      <c r="N22" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>169</v>
+      </c>
+      <c r="D23" t="s">
+        <v>170</v>
+      </c>
+      <c r="E23" t="s">
+        <v>171</v>
+      </c>
+      <c r="F23" t="s">
+        <v>172</v>
+      </c>
+      <c r="G23" t="s">
+        <v>173</v>
+      </c>
+      <c r="H23" t="s">
+        <v>174</v>
+      </c>
+      <c r="I23" t="s">
+        <v>175</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>176</v>
+      </c>
+      <c r="L23" t="s">
+        <v>177</v>
+      </c>
+      <c r="M23" t="s">
+        <v>178</v>
+      </c>
+      <c r="N23" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>180</v>
+      </c>
+      <c r="D24" t="s">
+        <v>181</v>
+      </c>
+      <c r="E24" t="s">
+        <v>182</v>
+      </c>
+      <c r="F24" t="s">
+        <v>183</v>
+      </c>
+      <c r="G24" t="s">
         <v>184</v>
       </c>
-      <c r="L20" t="s">
+      <c r="H24" t="s">
         <v>185</v>
       </c>
-      <c r="M20" t="s">
+      <c r="I24" t="s">
         <v>186</v>
       </c>
-      <c r="N20"/>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>187</v>
+      </c>
+      <c r="L24" t="s">
+        <v>188</v>
+      </c>
+      <c r="M24" t="s">
+        <v>189</v>
+      </c>
+      <c r="N24" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" t="s">
+        <v>192</v>
+      </c>
+      <c r="E25" t="s">
+        <v>193</v>
+      </c>
+      <c r="F25" t="s">
+        <v>194</v>
+      </c>
+      <c r="G25" t="s">
+        <v>195</v>
+      </c>
+      <c r="H25" t="s">
+        <v>196</v>
+      </c>
+      <c r="I25" t="s">
+        <v>197</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>198</v>
+      </c>
+      <c r="L25" t="s">
+        <v>199</v>
+      </c>
+      <c r="M25" t="s">
+        <v>200</v>
+      </c>
+      <c r="N25" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>202</v>
+      </c>
+      <c r="D26" t="s">
+        <v>203</v>
+      </c>
+      <c r="E26" t="s">
+        <v>204</v>
+      </c>
+      <c r="F26" t="s">
+        <v>205</v>
+      </c>
+      <c r="G26" t="s">
+        <v>206</v>
+      </c>
+      <c r="H26" t="s">
+        <v>207</v>
+      </c>
+      <c r="I26" t="s">
+        <v>208</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>209</v>
+      </c>
+      <c r="L26" t="s">
+        <v>210</v>
+      </c>
+      <c r="M26" t="s">
+        <v>211</v>
+      </c>
+      <c r="N26" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>213</v>
+      </c>
+      <c r="D27" t="s">
+        <v>214</v>
+      </c>
+      <c r="E27" t="s">
+        <v>215</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>215</v>
+      </c>
+      <c r="I27" t="s">
+        <v>216</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>217</v>
+      </c>
+      <c r="L27" t="s">
+        <v>218</v>
+      </c>
+      <c r="M27" t="s">
+        <v>219</v>
+      </c>
+      <c r="N27"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>