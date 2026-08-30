--- v0 (2026-06-10)
+++ v1 (2026-08-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-342/2025</t>
   </si>
   <si>
+    <t>Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Hatzea 68, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86899832170</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak 86899832170</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:00:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-39-1 - Popis predmeta stečajne mase ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-2 - Pregled imovine i obveza ZARA PUBLIC j.d.o.o.u stečaju.pdf; Prilog St-342_2025-39-3 - Tablica prijavljenih tražbina I. viši isplatni red.pdf; Prilog St-342_2025-39-4 - Tablica prijavljenih tražbina II. viši isplatni red.pdf; Prilog St-342_2025-39-5 - Tablica prijavljenih tražbina I. i II. viši isplatni red zajedno.pdf; Prilog St-342_2025-39-6 - Poziv direktoru Nevenu Jurjeviću na predaju poslovne dokumentacije i imovine.pdf; Prilog St-342_2025-39-7 - GFI za 2024. godinu.pdf; Prilog St-342_2025-39-8 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-39-9 - Procjena CVH za vozilo Citroen Jumper.pdf; Prilog St-342_2025-39-10 - Odluke o otkazu ugovora o radu, odjave kod HZMO i Izjave radnika vezane uz prava iz radnog odnosa.pdf; Prilog St-342_2025-39-11 - Izjava direktora Nevene Jurjevića o prestanku potraživanja po osnovi ulaganja u tuđu imovinu.pdf; Prilog St-342_2025-39-12 - Kartica kupaca - Konto 1200 ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-13 - Konto 1009 - Transakcijski prijelazni račun uz dopis knjigovodstva od 09.07.2026..pdf; Prilog St-342_2025-39-14 - Fotografije vozila CITROEN JUMPER i el.skutera Shansu uz prometne dozvole.pdf; Prilog St-342_2025-39-15 - Ugovor o vođenju knjigovodstva između st. dužnika i ANDORAMA d.o.o..pdf; Prilog St-342_2025-39-16 - Ugovor o otvaranju računa sa HPB OD 23.06.2026. i računi za otvaranje i vođenje računa.pdf; Prilog St-342_2025-39-17 - Dokazna dokumentacija za predividive obveze stečajne mase.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 18.03.2026.; Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Podne</t>
   </si>
   <si>
-    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
-[...10 lines deleted...]
-  <si>
     <t>18.03.2026. 11:50:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-17-1 - Poziv direktoru dužnika za predaju poslovne dokumentacije dužnika.pdf; Prilog St-342_2025-17-2 - Potvrda o vlasništvu nad nekretninama.pdf; Prilog St-342_2025-17-3 - Uvjerenje ASC d.d. o vlasništvu nad vozilima od 04.11.2025. i Ispis iz evidencije PUP-a od 15.09.202.pdf; Prilog St-342_2025-17-4 - Potvrda Porezne uprave Zadar od 14.11.2025..pdf; Prilog St-342_2025-17-5 - Potvrda HZMO od 04.11.2025..pdf; Prilog St-342_2025-17-6 - GFI za 2024. godinu.pdf; Prilog St-342_2025-17-7 - Očevidnik Fine od 19.12.2025..pdf; Prilog St-342_2025-17-8 - Dokazna dokumentacija o troškovima privremenog stečajnog upravitelja ZARA PUBLIC j.d.o.o..pdf; Podnesak.pdf P75P; Prilog St-342_2025-23-1 - Popis imovine - Registar osnovnih sredstava.pdf; Prilog St-342_2025-23-2 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-23-3 - Račun za prodaju vozila VOLKSWAGEN CADDY od 21.10.2023..pdf; Prilog St-342_2025-23-4 - Račun za prodaju vozila GOLF od 03.10.2024..pdf; Prilog St-342_2025-23-5 - Fotografije vozila Citroen Jumper i jednog el.skutera.pdf; Prilog St-342_2025-23-6 - Fotografije 3 el.skutera.pdf; Prilog St-342_2025-23-7 - Uvjerenje MUP-a Zadar o požaru od 16.10.2022..pdf; Prilog St-342_2025-23-8 - Računi za kupnju četiri električna skutera marke SHANSU.pdf; Prilog St-342_2025-23-9 - E-mail dopisi direktoru od 24.02.2026. i od 05.03.2026..pdf; Prilog St-342_2025-23-10 - E-mail dopisi između privremenog st. upravitleja i knjigovodstva BIT PLUS d.o.o..pdf; Prilog St-342_2025-23-11 - VOLKSWAGEN CADDY 1.6 TDI N1-TERETNO, 2013 god_.pdf; Prilog St-342_2025-23-12 - VW Caddy 1,6 TDI N1 MAXI, 2012 god_.pdf; Prilog St-342_2025-23-13 - VW Caddy 1,6 TDI__ODLIČNO STANJE_, 2011 god_.pdf; Prilog St-342_2025-23-14 - VW CADDY 1.6 TDI, KLIMA, NAVI, KUKA, ALU FELGE, REG 1 GOD, 2012 god_.pdf; Prilog St-342_2025-23-15 - VW Caddy 1.6 TDI 2012.g.Reg.05_26.g.5.sjedala,KLIMA,NAVI,odličan!!!!, 2012 god_.pdf; Prilog St-342_2025-23-16 - VW Caddy 1.6tdi, 2012 god_.pdf; Prilog St-342_2025-23-17 - VW GOLF 7 1,6 TDI, 2015., DSG AUTOMATIK, REG.GODINU DANA, 2 SETA FELGI, 2015 god_.pdf; Prilog St-342_2025-23-18 - VW Golf 7 1.6 TDI BMT Rabbit, EURO 6,park.senzori, tempomat, alu felge, 2015 god_.pdf; Prilog St-342_2025-23-19 - VW Golf 7 TDI-1.6- BMT- LOUNGE -2015 -WEBASTO, 2015 god_.pdf; Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
   </si>
   <si>
     <t>St-342/2017</t>
   </si>
   <si>
     <t>Završni račun St-342/2017-16</t>
   </si>
   <si>
     <t>KYTLER d.o.o. za turizam i trgovinu u stečaju</t>
   </si>
   <si>
     <t>Na starine 114, 23205, Bibinje</t>
   </si>
   <si>
     <t>72404873283</t>
   </si>
   <si>
     <t>KYTLER d.o.o. za turizam i trgovinu u stečaju 72404873283</t>
   </si>
   <si>
     <t>28.12.2017. 11:31:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/df5941bc-f706-4954-9eab-5d91a4c1b822</t>
   </si>
@@ -224,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -324,156 +339,198 @@
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
         <v>27</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>34</v>
+      </c>
+      <c r="F4" t="s">
+        <v>35</v>
+      </c>
+      <c r="G4" t="s">
+        <v>36</v>
+      </c>
+      <c r="H4" t="s">
+        <v>37</v>
+      </c>
+      <c r="I4" t="s">
         <v>38</v>
-      </c>
-[...16 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="L4" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c r="M4" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="N4" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G5" t="s">
+        <v>47</v>
+      </c>
+      <c r="H5" t="s">
+        <v>48</v>
+      </c>
+      <c r="I5" t="s">
         <v>49</v>
-      </c>
-[...14 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
         <v>54</v>
       </c>
-      <c r="L5" t="s">
+      <c r="D6" t="s">
         <v>55</v>
       </c>
-      <c r="M5" t="s">
+      <c r="E6" t="s">
         <v>56</v>
       </c>
-      <c r="N5"/>
+      <c r="F6"/>
+      <c r="G6" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" t="s">
+        <v>57</v>
+      </c>
+      <c r="I6" t="s">
+        <v>58</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>60</v>
+      </c>
+      <c r="M6" t="s">
+        <v>61</v>
+      </c>
+      <c r="N6"/>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>