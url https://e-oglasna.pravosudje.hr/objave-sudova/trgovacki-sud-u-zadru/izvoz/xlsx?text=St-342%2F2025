--- v0 (2026-06-18)
+++ v1 (2026-08-03)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="119">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-342/2025</t>
   </si>
   <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
+  </si>
+  <si>
+    <t>Ulica Josipa Hatzea 68, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>86899832170</t>
+  </si>
+  <si>
+    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak 86899832170</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:27:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac5757c-faed-4b37-8311-d48e50ef2b03</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ac5757c-faed-4b37-8311-d48e50ef2b03/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od: 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 11:21:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35354661-0f54-4c36-8b71-9055c1b2fc86</t>
+  </si>
+  <si>
+    <t>Prilog St-342_2025-45-1 - Zapisnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35354661-0f54-4c36-8b71-9055c1b2fc86/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>24.07.2026. 13:16:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0c0bea8-16e0-476b-965c-16d0fa87a33d</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b0c0bea8-16e0-476b-965c-16d0fa87a33d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.; Prilog od: 16.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:10:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a23c7c0-6da5-44b5-8397-1532b6786687</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-342_2025-42-1 - NOVO Tablica prijavljenih tražbina I. viši isplatni red.pdf; Prilog St-342_2025-42-2 - NOVO Tablica prijavljenih tražbina II. viši isplatni red.pdf; Prilog St-342_2025-42-3 - NOVO Tablica prijavljenih tražbina I. i II. viši isplatni red.pdf; Prilog St-342_2025-42-4 - Izvješće st. upravitelja o gospodarskom stanju dužnika i njegovim uzrocima od 13.07.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7a23c7c0-6da5-44b5-8397-1532b6786687/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prilog od: 15.07.2026.</t>
+  </si>
+  <si>
+    <t>16.07.2026. 11:10:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682b6696-21e2-4375-aab2-fccd391217f2</t>
+  </si>
+  <si>
+    <t>Prilog St-342_2025-41-2 - Podnesak.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/682b6696-21e2-4375-aab2-fccd391217f2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:04:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63f169e1-1e10-46ca-bab4-1ec90593dd0a</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/63f169e1-1e10-46ca-bab4-1ec90593dd0a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.</t>
+  </si>
+  <si>
+    <t>14.07.2026. 14:00:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-39-1 - Popis predmeta stečajne mase ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-2 - Pregled imovine i obveza ZARA PUBLIC j.d.o.o.u stečaju.pdf; Prilog St-342_2025-39-3 - Tablica prijavljenih tražbina I. viši isplatni red.pdf; Prilog St-342_2025-39-4 - Tablica prijavljenih tražbina II. viši isplatni red.pdf; Prilog St-342_2025-39-5 - Tablica prijavljenih tražbina I. i II. viši isplatni red zajedno.pdf; Prilog St-342_2025-39-6 - Poziv direktoru Nevenu Jurjeviću na predaju poslovne dokumentacije i imovine.pdf; Prilog St-342_2025-39-7 - GFI za 2024. godinu.pdf; Prilog St-342_2025-39-8 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-39-9 - Procjena CVH za vozilo Citroen Jumper.pdf; Prilog St-342_2025-39-10 - Odluke o otkazu ugovora o radu, odjave kod HZMO i Izjave radnika vezane uz prava iz radnog odnosa.pdf; Prilog St-342_2025-39-11 - Izjava direktora Nevene Jurjevića o prestanku potraživanja po osnovi ulaganja u tuđu imovinu.pdf; Prilog St-342_2025-39-12 - Kartica kupaca - Konto 1200 ZARA PUBLIC j.d.o.o. u stečaju.pdf; Prilog St-342_2025-39-13 - Konto 1009 - Transakcijski prijelazni račun uz dopis knjigovodstva od 09.07.2026..pdf; Prilog St-342_2025-39-14 - Fotografije vozila CITROEN JUMPER i el.skutera Shansu uz prometne dozvole.pdf; Prilog St-342_2025-39-15 - Ugovor o vođenju knjigovodstva između st. dužnika i ANDORAMA d.o.o..pdf; Prilog St-342_2025-39-16 - Ugovor o otvaranju računa sa HPB OD 23.06.2026. i računi za otvaranje i vođenje računa.pdf; Prilog St-342_2025-39-17 - Dokazna dokumentacija za predividive obveze stečajne mase.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/64fab92b-b050-4da1-827f-124cd613827b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 30.06.2026.; Podnesak od 24.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 11:39:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5916d43a-c345-4959-96cf-1b1ac83f4168</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5916d43a-c345-4959-96cf-1b1ac83f4168/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 23.04.2026.</t>
   </si>
   <si>
-    <t>ZARA PUBLIC j.d.o.o. za grafički dizajn i tisak</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 11:11:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa8679b9-3b90-4277-9b09-a01f6be89bc9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa8679b9-3b90-4277-9b09-a01f6be89bc9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=342&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 13:06:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f93ce12d-d707-4d1b-be91-50a2cdcb7890</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f93ce12d-d707-4d1b-be91-50a2cdcb7890/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.03.2026.; Podnesak od 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Podne</t>
   </si>
   <si>
     <t>18.03.2026. 11:50:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-342_2025-17-1 - Poziv direktoru dužnika za predaju poslovne dokumentacije dužnika.pdf; Prilog St-342_2025-17-2 - Potvrda o vlasništvu nad nekretninama.pdf; Prilog St-342_2025-17-3 - Uvjerenje ASC d.d. o vlasništvu nad vozilima od 04.11.2025. i Ispis iz evidencije PUP-a od 15.09.202.pdf; Prilog St-342_2025-17-4 - Potvrda Porezne uprave Zadar od 14.11.2025..pdf; Prilog St-342_2025-17-5 - Potvrda HZMO od 04.11.2025..pdf; Prilog St-342_2025-17-6 - GFI za 2024. godinu.pdf; Prilog St-342_2025-17-7 - Očevidnik Fine od 19.12.2025..pdf; Prilog St-342_2025-17-8 - Dokazna dokumentacija o troškovima privremenog stečajnog upravitelja ZARA PUBLIC j.d.o.o..pdf; Podnesak.pdf P75P; Prilog St-342_2025-23-1 - Popis imovine - Registar osnovnih sredstava.pdf; Prilog St-342_2025-23-2 - Bruto bilanca 2024 (4).pdf; Prilog St-342_2025-23-3 - Račun za prodaju vozila VOLKSWAGEN CADDY od 21.10.2023..pdf; Prilog St-342_2025-23-4 - Račun za prodaju vozila GOLF od 03.10.2024..pdf; Prilog St-342_2025-23-5 - Fotografije vozila Citroen Jumper i jednog el.skutera.pdf; Prilog St-342_2025-23-6 - Fotografije 3 el.skutera.pdf; Prilog St-342_2025-23-7 - Uvjerenje MUP-a Zadar o požaru od 16.10.2022..pdf; Prilog St-342_2025-23-8 - Računi za kupnju četiri električna skutera marke SHANSU.pdf; Prilog St-342_2025-23-9 - E-mail dopisi direktoru od 24.02.2026. i od 05.03.2026..pdf; Prilog St-342_2025-23-10 - E-mail dopisi između privremenog st. upravitleja i knjigovodstva BIT PLUS d.o.o..pdf; Prilog St-342_2025-23-11 - VOLKSWAGEN CADDY 1.6 TDI N1-TERETNO, 2013 god_.pdf; Prilog St-342_2025-23-12 - VW Caddy 1,6 TDI N1 MAXI, 2012 god_.pdf; Prilog St-342_2025-23-13 - VW Caddy 1,6 TDI__ODLIČNO STANJE_, 2011 god_.pdf; Prilog St-342_2025-23-14 - VW CADDY 1.6 TDI, KLIMA, NAVI, KUKA, ALU FELGE, REG 1 GOD, 2012 god_.pdf; Prilog St-342_2025-23-15 - VW Caddy 1.6 TDI 2012.g.Reg.05_26.g.5.sjedala,KLIMA,NAVI,odličan!!!!, 2012 god_.pdf; Prilog St-342_2025-23-16 - VW Caddy 1.6tdi, 2012 god_.pdf; Prilog St-342_2025-23-17 - VW GOLF 7 1,6 TDI, 2015., DSG AUTOMATIK, REG.GODINU DANA, 2 SETA FELGI, 2015 god_.pdf; Prilog St-342_2025-23-18 - VW Golf 7 1.6 TDI BMT Rabbit, EURO 6,park.senzori, tempomat, alu felge, 2015 god_.pdf; Prilog St-342_2025-23-19 - VW Golf 7 TDI-1.6- BMT- LOUNGE -2015 -WEBASTO, 2015 god_.pdf; Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb1d7663-35a3-4225-950b-de88836563ce/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 17.03.2026.</t>
   </si>
   <si>
     <t>17.03.2026. 14:32:02</t>
   </si>
@@ -296,51 +410,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -505,429 +619,765 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>74</v>
+        <v>35</v>
       </c>
       <c r="M13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>79</v>
+        <v>35</v>
       </c>
       <c r="M14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" t="s">
+        <v>86</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>88</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>89</v>
+      </c>
+      <c r="L16" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>91</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>92</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>93</v>
+      </c>
+      <c r="L17" t="s">
+        <v>35</v>
+      </c>
+      <c r="M17" t="s">
+        <v>94</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>95</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>96</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>97</v>
+      </c>
+      <c r="L18" t="s">
+        <v>98</v>
+      </c>
+      <c r="M18" t="s">
+        <v>99</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>100</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>101</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>102</v>
+      </c>
+      <c r="L19" t="s">
+        <v>103</v>
+      </c>
+      <c r="M19" t="s">
+        <v>104</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>105</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>106</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>107</v>
+      </c>
+      <c r="L20" t="s">
+        <v>108</v>
+      </c>
+      <c r="M20" t="s">
+        <v>109</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>105</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>110</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>111</v>
+      </c>
+      <c r="L21" t="s">
+        <v>112</v>
+      </c>
+      <c r="M21" t="s">
+        <v>113</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>114</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>115</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>116</v>
+      </c>
+      <c r="L22" t="s">
+        <v>117</v>
+      </c>
+      <c r="M22" t="s">
+        <v>118</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>