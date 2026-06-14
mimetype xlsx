--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,120 +59,204 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-348/2025</t>
   </si>
   <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila</t>
+  </si>
+  <si>
+    <t>PUT PUDARICE 15 M, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>29709766458</t>
+  </si>
+  <si>
+    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila 29709766458</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:08:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ef324e-b372-4d43-b54f-1c46363e7eeb</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c9ef324e-b372-4d43-b54f-1c46363e7eeb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=348&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zapisnik od: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:05:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9e0b7e8-cc54-4293-9385-0db163509d65</t>
+  </si>
+  <si>
+    <t>Prilog St-348_2025-31-1 - Zapisnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d9e0b7e8-cc54-4293-9385-0db163509d65/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>27.05.2026. 14:05:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ffdd71f-2271-4783-8c2e-48b7476abe43</t>
+  </si>
+  <si>
+    <t>Prilog St-348_2025-30-1 - Zapisnik.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4ffdd71f-2271-4783-8c2e-48b7476abe43/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.; Prilog od: 21.05.2026.</t>
+  </si>
+  <si>
+    <t>22.05.2026. 11:14:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc0e3580-b627-47de-a347-47544003a159</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-348_2025-29-1 - Ugovor o vođenju knjigovodstva sa ANDORAMA d.o.o..pdf; Prilog St-348_2025-29-2 - Aneks Ugovora o vođenju knjigovodstva za BILI BRIG j.d.o.o. u stečaju.pdf; Prilog St-348_2025-29-3 - Račun tvrtke SELECTA d.o.o. za izradu štambilja od 09.03.2026..pdf; Prilog St-348_2025-29-4 - Putni nalog za 22.04.2026. uz Ispis prolazaka sa ENC uređaja.pdf; Prilog St-348_2025-29-5 - Ugovor o otvaranju i vođenju računa kod HPB d.d..pdf; Prilog St-348_2025-29-6 - Ugovor Fine o obavljanju usluga cerfificiranja za poslovne subjekte od 07.05.2026..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bc0e3580-b627-47de-a347-47544003a159/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.; Prilog od: 19.05.2026.</t>
+  </si>
+  <si>
+    <t>19.05.2026. 15:29:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b14281e-36b6-4e3f-8530-4aef92b7e63d</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-348_2025-26-1 - Popis predmeta stečajne mase.pdf; Prilog St-348_2025-26-2 - Pregled imovine i obveza.pdf; Prilog St-348_2025-26-3 - Tablica prijavljenih tražbina I. i II. viši isplatni red.pdf; Prilog St-348_2025-26-4 - Tablica razlučnih prava.pdf; Prilog St-348_2025-26-5 - Pozivi direktoru za predaju poslovne dokumentacije i imovine dužnika.pdf; Prilog St-348_2025-26-6 - Bilanca za 2023., RDG,Prijava poreza na dobit 2023..pdf; Prilog St-348_2025-26-7 - Brutto bilanca za 2023..pdf; Prilog St-348_2025-26-8 - Renault Traffic - procijena CVH.pdf; Prilog St-348_2025-26-9 - Mercedes Vito - procijena CVH.pdf; Prilog St-348_2025-26-10 - Ugovori o najmu vozila Ranault Trafic i Mercedes Vito.pdf; Prilog St-348_2025-26-11 - Izjave bivših radnika.pdf; Prilog St-348_2025-26-12 - Renault Trafic - fotografije i preslik prometne dozvole.pdf; Prilog St-348_2025-26-13 - Mercedes Vito - fotografije i preslik prometne dozvole.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3b14281e-36b6-4e3f-8530-4aef92b7e63d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 19.05.2026.</t>
+  </si>
+  <si>
+    <t>19.05.2026. 15:27:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3718adce-c784-422e-96e4-a0140199b890</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3718adce-c784-422e-96e4-a0140199b890/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 16.02.2026.; Podnesak od 12.02.2026.</t>
   </si>
   <si>
-    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila</t>
-[...10 lines deleted...]
-  <si>
     <t>16.02.2026. 14:19:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfd8d67c-bb8f-48eb-ad2f-5ed45f6ae878</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfd8d67c-bb8f-48eb-ad2f-5ed45f6ae878/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=348&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 12.02.2026.</t>
   </si>
   <si>
     <t>12.02.2026. 10:45:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f10acde6-1421-498a-b2e9-cb5d5dc10fc1</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f10acde6-1421-498a-b2e9-cb5d5dc10fc1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.02.2026.; Prilog od: 11.02.2026.; Rješenje od 11.02.2026.</t>
   </si>
   <si>
     <t>11.02.2026. 09:53:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8096fe48-0759-44d5-939a-5848340a430d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-348_2025-15-1 - Očevidnik FINA 10.02.2026..pdf; Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8096fe48-0759-44d5-939a-5848340a430d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 22.01.2026.</t>
   </si>
   <si>
     <t>22.01.2026. 12:49:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5c4507f-9e04-49de-b18d-c8a73addb051</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5c4507f-9e04-49de-b18d-c8a73addb051/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.12.2025.</t>
   </si>
   <si>
     <t>23.12.2025. 10:45:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e8a334-5e24-4d4f-aff7-790b0261ef55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e8a334-5e24-4d4f-aff7-790b0261ef55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 08:51:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac6465c9-fd2e-42bf-9429-d3145fc50ea2</t>
   </si>
@@ -248,51 +332,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -393,157 +477,157 @@
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -645,73 +729,325 @@
       <c r="J9"/>
       <c r="K9" t="s">
         <v>58</v>
       </c>
       <c r="L9" t="s">
         <v>59</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>49</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>49</v>
+      </c>
+      <c r="M12" t="s">
+        <v>73</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>75</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>76</v>
+      </c>
+      <c r="L13" t="s">
+        <v>77</v>
+      </c>
+      <c r="M13" t="s">
+        <v>78</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>79</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>80</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>81</v>
+      </c>
+      <c r="L14" t="s">
+        <v>82</v>
+      </c>
+      <c r="M14" t="s">
+        <v>83</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>84</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>85</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>86</v>
+      </c>
+      <c r="L15" t="s">
+        <v>87</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>