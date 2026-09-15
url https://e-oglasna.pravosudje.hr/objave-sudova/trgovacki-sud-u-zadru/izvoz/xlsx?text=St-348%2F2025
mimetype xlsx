--- v1 (2026-06-14)
+++ v2 (2026-09-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="97">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-348/2025</t>
   </si>
   <si>
+    <t>Zaključak od 03.09.2026.</t>
+  </si>
+  <si>
+    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila</t>
+  </si>
+  <si>
+    <t>PUT PUDARICE 15 M, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>29709766458</t>
+  </si>
+  <si>
+    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila 29709766458</t>
+  </si>
+  <si>
+    <t>03.09.2026. 13:12:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5acb11d2-9021-49a2-a827-25be8d1f3866</t>
+  </si>
+  <si>
+    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5acb11d2-9021-49a2-a827-25be8d1f3866/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=348&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>BILI BRIG j.d.o.o. za iznajmljivanje vozila</t>
-[...10 lines deleted...]
-  <si>
     <t>27.05.2026. 14:08:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c9ef324e-b372-4d43-b54f-1c46363e7eeb</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c9ef324e-b372-4d43-b54f-1c46363e7eeb/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=348&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zapisnik od: 27.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 14:05:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9e0b7e8-cc54-4293-9385-0db163509d65</t>
   </si>
   <si>
     <t>Prilog St-348_2025-31-1 - Zapisnik.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d9e0b7e8-cc54-4293-9385-0db163509d65/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>27.05.2026. 14:05:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ffdd71f-2271-4783-8c2e-48b7476abe43</t>
   </si>
   <si>
     <t>Prilog St-348_2025-30-1 - Zapisnik.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4ffdd71f-2271-4783-8c2e-48b7476abe43/dokumenti/preuzimanje</t>
@@ -237,53 +252,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a5c4507f-9e04-49de-b18d-c8a73addb051</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a5c4507f-9e04-49de-b18d-c8a73addb051/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.12.2025.</t>
   </si>
   <si>
     <t>23.12.2025. 10:45:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e8a334-5e24-4d4f-aff7-790b0261ef55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5e8a334-5e24-4d4f-aff7-790b0261ef55/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 08:51:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac6465c9-fd2e-42bf-9429-d3145fc50ea2</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac6465c9-fd2e-42bf-9429-d3145fc50ea2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.10.2025.</t>
   </si>
   <si>
     <t>16.10.2025. 14:52:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5747854-fb57-43bf-96eb-a63164ba30e6</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5747854-fb57-43bf-96eb-a63164ba30e6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 19.09.2025.</t>
   </si>
   <si>
     <t>19.09.2025. 15:10:53</t>
   </si>
@@ -332,51 +344,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -477,93 +489,93 @@
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>38</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
@@ -793,261 +805,303 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="M12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>54</v>
       </c>
       <c r="M13" t="s">
         <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>81</v>
       </c>
       <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
         <v>86</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>89</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>90</v>
       </c>
       <c r="L16" t="s">
         <v>91</v>
       </c>
       <c r="M16" t="s">
         <v>92</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>88</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>93</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>94</v>
+      </c>
+      <c r="L17" t="s">
+        <v>95</v>
+      </c>
+      <c r="M17" t="s">
+        <v>96</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>