--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-401/2019</t>
   </si>
   <si>
+    <t>Zaključak od 19.05.2026.; Podnesak od 18.05.2026.</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNI TERMINAL d.o.o. za poljoprivredu i trgovinu</t>
+  </si>
+  <si>
+    <t>Grgura Budislavića 1 B, 23000 Zadar, Hrvatska</t>
+  </si>
+  <si>
+    <t>74901812876</t>
+  </si>
+  <si>
+    <t>POLJOPRIVREDNI TERMINAL d.o.o. za poljoprivredu i trgovinu 74901812876</t>
+  </si>
+  <si>
+    <t>20.05.2026. 10:22:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd59ae1-7805-4a0a-bca6-6553648a5322</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bd59ae1-7805-4a0a-bca6-6553648a5322/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=401&amp;godina=2019</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.05.2026.</t>
+  </si>
+  <si>
+    <t>04.05.2026. 11:54:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b0c08f-0949-4a39-b19d-45e87064f6d6</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6b0c08f-0949-4a39-b19d-45e87064f6d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 23.04.2026.; Prilog od: 23.04.2026.</t>
   </si>
   <si>
-    <t>POLJOPRIVREDNI TERMINAL d.o.o. za poljoprivredu i trgovinu</t>
-[...10 lines deleted...]
-  <si>
     <t>24.04.2026. 12:58:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69fcd6ea-71a4-4f00-8042-7dede7ea417a</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-401_2019-27-1 - (e) Racun 117 knjigovodstvo.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/69fcd6ea-71a4-4f00-8042-7dede7ea417a/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=401&amp;godina=2019</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 20.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 13:20:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a46405cf-332f-4211-b1cd-e9a8559cb742</t>
   </si>
   <si>
     <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a46405cf-332f-4211-b1cd-e9a8559cb742/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 14.01.2026.</t>
   </si>
   <si>
     <t>14.01.2026. 13:57:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd4f9d81-ac9d-4224-8d15-993d7a0670ee</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
@@ -183,53 +213,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/83d521f9-00d8-4e8b-9ca2-bc17d6ddcc5d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 06.03.2020.; Prilog od: 06.03.2020.; Prilog od: 06.03.2020.</t>
   </si>
   <si>
     <t>09.03.2020. 07:59:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/934e5267-1603-483a-81e7-92078d78a280</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-401_2019-11-1 - PRILOZI-UVJERENJE, POTVRDA, GFI.pdf; Prilog St-401_2019-11-2 - BILJEŠKE UZ GFI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/934e5267-1603-483a-81e7-92078d78a280/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 18.02.2020.</t>
   </si>
   <si>
     <t>18.02.2020. 10:03:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71843b2c-ce2d-4b27-a44e-e1f2c0f073eb</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71843b2c-ce2d-4b27-a44e-e1f2c0f073eb/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 08.01.2020.</t>
   </si>
   <si>
     <t>09.01.2020. 08:07:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c6579d4-813d-4c7e-9bb9-fc8f5a2f5490</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c6579d4-813d-4c7e-9bb9-fc8f5a2f5490/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.11.2019.</t>
   </si>
   <si>
     <t>12.11.2019. 12:55:16</t>
   </si>
@@ -266,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -559,135 +586,135 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="M9" t="s">
         <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
@@ -727,51 +754,135 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" t="s">
         <v>69</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>70</v>
       </c>
-      <c r="N11" t="s">
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>