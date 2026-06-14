--- v0 (2026-04-28)
+++ v1 (2026-06-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-410/2025</t>
   </si>
   <si>
+    <t>Zaključak od 03.06.2026.; Podnesak od 22.05.2026.</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o.</t>
+  </si>
+  <si>
+    <t>UL. JOSIPA JURJA STROSSMAYERA 23, 23250 Pag, Hrvatska</t>
+  </si>
+  <si>
+    <t>02742750065</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o. 02742750065</t>
+  </si>
+  <si>
+    <t>03.06.2026. 12:28:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5174a52-7f7b-4a5c-841c-44ca2400f83c</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5174a52-7f7b-4a5c-841c-44ca2400f83c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 16.04.2026.</t>
   </si>
   <si>
-    <t>DENIAL d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>16.04.2026. 15:06:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b6eb0-aaab-45ff-8c11-4335d7b02e85</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b6eb0-aaab-45ff-8c11-4335d7b02e85/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
   </si>
   <si>
     <t>Odluka od 13.03.2026.</t>
   </si>
   <si>
     <t>13.03.2026. 15:21:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/919cb5fe-65d8-440e-b0b4-56ba54b4feaf</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/919cb5fe-65d8-440e-b0b4-56ba54b4feaf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.03.2026.</t>
   </si>
   <si>
     <t>13.03.2026. 15:21:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a421897e-2ed3-42b4-879d-a736216b3563</t>
   </si>
@@ -209,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +526,84 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>