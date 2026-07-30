--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-410/2025</t>
   </si>
   <si>
+    <t>Podnesak od 16.07.2026.; Zaključak od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o.</t>
+  </si>
+  <si>
+    <t>UL. JOSIPA JURJA STROSSMAYERA 23, 23250 Pag, Hrvatska</t>
+  </si>
+  <si>
+    <t>02742750065</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o. 02742750065</t>
+  </si>
+  <si>
+    <t>20.07.2026. 09:55:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e33410-f2e6-46b8-8926-36789a6b2b00</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d4e33410-f2e6-46b8-8926-36789a6b2b00/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 11:43:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1538309e-4873-4545-9b58-d77baf0d2d38</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1538309e-4873-4545-9b58-d77baf0d2d38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 11:14:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86d1f523-3df5-4484-b033-39e84e92941f</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/86d1f523-3df5-4484-b033-39e84e92941f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 03.06.2026.; Podnesak od 22.05.2026.</t>
   </si>
   <si>
-    <t>DENIAL d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>03.06.2026. 12:28:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5174a52-7f7b-4a5c-841c-44ca2400f83c</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5174a52-7f7b-4a5c-841c-44ca2400f83c/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 16.04.2026.</t>
   </si>
   <si>
     <t>16.04.2026. 15:06:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b6eb0-aaab-45ff-8c11-4335d7b02e85</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/787b6eb0-aaab-45ff-8c11-4335d7b02e85/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 13.03.2026.</t>
   </si>
   <si>
     <t>13.03.2026. 15:21:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/919cb5fe-65d8-440e-b0b4-56ba54b4feaf</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
@@ -141,53 +186,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/919cb5fe-65d8-440e-b0b4-56ba54b4feaf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.03.2026.</t>
   </si>
   <si>
     <t>13.03.2026. 15:21:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a421897e-2ed3-42b4-879d-a736216b3563</t>
   </si>
   <si>
     <t>Rješenje - razrješenje povjerenika.pdf O883O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a421897e-2ed3-42b4-879d-a736216b3563/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 26.02.2026.</t>
   </si>
   <si>
     <t>26.02.2026. 13:54:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac0daba-0238-4083-a696-99e1a6694223</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ac0daba-0238-4083-a696-99e1a6694223/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.; Prilog od: 17.11.2025.</t>
   </si>
   <si>
     <t>25.11.2025. 15:25:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac5891cb-5aee-4eff-9081-64876e103017</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-410_2025-1-1 - Punomoć odvjetnika potpisana.pdf; Prilog St-410_2025-1-2 - 2 Izjava o broju zaposlenih.pdf; Prilog St-410_2025-1-3 - 3 GFI-POD Godišnji financijski izvještaj poduzetnika (ver. 6.0.0.).pdf; Prilog St-410_2025-1-4 - 4 Bilješke uz financijske izvještaje.pdf; Prilog St-410_2025-1-5 - 5 Potvrda o uplati predujma.pdf; Prilog St-410_2025-1-6 - 6 Potvrda o blokadi računa i novčanih sredstava ovršenika.pdf; Prilog St-410_2025-1-7 - 7 Očevidni neizvršenih osnova za plaćanje sa specifikacijom naplate.pdf; Prilog St-410_2025-1-8 - 8 Konto kartice kupcaca i dobavljača.pdf; Prilog St-410_2025-1-9 - 9 PKK 30.09.2025..pdf; Prilog St-410_2025-1-10 - 10 UGOVOR O DUGOROČNOM KREDITU S VALUTNOM KLAUZULOM 5110243150.pdf; Prilog St-410_2025-1-11 - 11 UGOVORI O POZAJMICAMA.pdf; Prilog St-410_2025-1-12 - 12 ZK izvadak.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ac5891cb-5aee-4eff-9081-64876e103017/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 25.11.2025.</t>
   </si>
   <si>
     <t>25.11.2025. 15:23:52</t>
   </si>
@@ -224,51 +266,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -568,42 +610,168 @@
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>30</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>66</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>67</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>68</v>
+      </c>
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>