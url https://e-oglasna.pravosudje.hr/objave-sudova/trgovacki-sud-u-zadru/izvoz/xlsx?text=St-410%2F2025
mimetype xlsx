--- v2 (2026-07-30)
+++ v3 (2026-09-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="76">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-410/2025</t>
   </si>
   <si>
+    <t>Rješenje od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o.</t>
+  </si>
+  <si>
+    <t>UL. JOSIPA JURJA STROSSMAYERA 23, 23250 Pag, Hrvatska</t>
+  </si>
+  <si>
+    <t>02742750065</t>
+  </si>
+  <si>
+    <t>DENIAL d.o.o. 02742750065</t>
+  </si>
+  <si>
+    <t>31.08.2026. 14:29:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2082405-1f3d-4d9a-9d01-d4c7f84a7c66</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se potvrđuje plan restrukturiranja (čl.61.a st.2.).pdf O1000000221O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a2082405-1f3d-4d9a-9d01-d4c7f84a7c66/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Podnesak od 16.07.2026.; Zaključak od 10.07.2026.</t>
   </si>
   <si>
-    <t>DENIAL d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.07.2026. 09:55:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4e33410-f2e6-46b8-8926-36789a6b2b00</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O; Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d4e33410-f2e6-46b8-8926-36789a6b2b00/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=410&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 10.07.2026.</t>
   </si>
   <si>
     <t>10.07.2026. 11:43:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1538309e-4873-4545-9b58-d77baf0d2d38</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1538309e-4873-4545-9b58-d77baf0d2d38/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 11.06.2026.</t>
   </si>
   <si>
     <t>16.06.2026. 11:14:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/86d1f523-3df5-4484-b033-39e84e92941f</t>
   </si>
@@ -266,51 +281,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -643,135 +658,177 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>64</v>
+        <v>35</v>
       </c>
       <c r="M10" t="s">
         <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>68</v>
       </c>
       <c r="L11" t="s">
         <v>69</v>
       </c>
       <c r="M11" t="s">
         <v>70</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>72</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
+        <v>74</v>
+      </c>
+      <c r="M12" t="s">
+        <v>75</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>