--- v0 (2026-04-30)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="63">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zadru</t>
   </si>
   <si>
     <t>St-98/2025</t>
   </si>
   <si>
+    <t>Rješenje od 07.05.2026.</t>
+  </si>
+  <si>
+    <t>DYNAMIC WAYS d.o.o.</t>
+  </si>
+  <si>
+    <t>Put Polic 14, 23205 Bibinje, Hrvatska</t>
+  </si>
+  <si>
+    <t>55730309537</t>
+  </si>
+  <si>
+    <t>DYNAMIC WAYS d.o.o. 55730309537</t>
+  </si>
+  <si>
+    <t>07.05.2026. 14:56:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9263038-4126-487a-af61-d65b1aeb02cb</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a9263038-4126-487a-af61-d65b1aeb02cb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=98&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 06.02.2026.</t>
   </si>
   <si>
-    <t>DYNAMIC WAYS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>11.02.2026. 11:55:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08e1d22f-4b1b-4dad-a8e4-51d4d17287a4</t>
   </si>
   <si>
     <t>Rješenje - otvaranje i zaključenje stečajnog postupka (čl. 132).pdf O890O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08e1d22f-4b1b-4dad-a8e4-51d4d17287a4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=14&amp;upisnik=St&amp;predmet=98&amp;godina=2025</t>
   </si>
   <si>
     <t>06.02.2026. 13:01:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f113fc5-71e9-4eb8-97d2-6127850e3293</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f113fc5-71e9-4eb8-97d2-6127850e3293/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.; Prilog od: 12.09.2025.</t>
   </si>
   <si>
     <t>27.10.2025. 14:34:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34bc8038-6296-408f-9696-342854022ae5</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-98_2025-21-1 - DOPIS ZZ -DYNAMIC WAYS -p..pdf; Prilog St-98_2025-21-2 - Povratnica zz.pdf; Prilog St-98_2025-21-3 - Gmail - Prethodni postupak, poslovni broj St-98_2025 - DYNAMIC WAYS.pdf; Prilog St-98_2025-21-4 - DYNAMIC WAYS -odgovor knjigovodstvo.pdf; Prilog St-98_2025-21-5 - Brutto bilanca (5) (1).pdf; Prilog St-98_2025-21-6 - Zapisnik primopredaja dokumentacije knjigovodstvo DW.pdf; Prilog St-98_2025-21-7 - Ugovor o prijenosu poslovnih udjela DW.pdf; Prilog St-98_2025-21-8 - Porezna uprava - odgovor.pdf; Prilog St-98_2025-21-9 - Porezna uprava - odgovor Krapina.pdf; Prilog St-98_2025-21-10 - Ugovor o kupoprodaji nekretnine -DW.pdf; Prilog St-98_2025-21-11 - Potvrda o uplati kupoprodajne cijene.pdf; Prilog St-98_2025-21-12 - Potvrda o uplati kupoprodajne cijene 2.pdf; Prilog St-98_2025-21-13 - UVJERENJE_dgu.pdf; Prilog St-98_2025-21-14 - Uvjerenje CVH.pdf; Prilog St-98_2025-21-15 - HZMO - potvrda.pdf; Prilog St-98_2025-21-16 - Potvrda o blokadi računa ovršenika.pdf; Prilog St-98_2025-21-17 - ONOP-SN-Dynamic ways d.o.o..pdf; Prilog St-98_2025-21-18 - OSOP-SN-Dynamic ways d.o.o..pdf; Prilog St-98_2025-21-19 - Račun pošta.pdf; Prilog St-98_2025-21-20 - račun cvh.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/34bc8038-6296-408f-9696-342854022ae5/dokumenti/preuzimanje</t>
   </si>
@@ -227,51 +242,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -330,115 +345,115 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="M4" t="s">
         <v>34</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
@@ -582,73 +597,115 @@
       <c r="J8"/>
       <c r="K8" t="s">
         <v>52</v>
       </c>
       <c r="L8" t="s">
         <v>53</v>
       </c>
       <c r="M8" t="s">
         <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>38</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>55</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>60</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
+        <v>43</v>
+      </c>
+      <c r="M10" t="s">
+        <v>62</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>