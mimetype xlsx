--- v0 (2026-07-24)
+++ v1 (2026-10-05)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Ovr-39/2025</t>
   </si>
   <si>
     <t>Rješenje od 21.07.2026.</t>
   </si>
   <si>
-    <t>Aggreko strujni agregati i mobilne ograde j.d.o.o. 48749123892</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e162fd3e-b2c1-4d28-bb79-a42d7723614e</t>
+    <t>Dario Kozjak 38274529365</t>
+  </si>
+  <si>
+    <t>05.10.2026. 13:23:39</t>
+  </si>
+  <si>
+    <t>14.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ec3e8d-2c36-481e-8b3e-e650d54c9e35</t>
   </si>
   <si>
     <t>Rješenje - prekid postupka.pdf O271O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/e162fd3e-b2c1-4d28-bb79-a42d7723614e/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/43ec3e8d-2c36-481e-8b3e-e650d54c9e35/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Ovr&amp;predmet=39&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>