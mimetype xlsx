--- v0 (2026-05-02)
+++ v1 (2026-09-30)
@@ -60,69 +60,69 @@
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>P-1442/2025</t>
   </si>
   <si>
     <t>POZIV ZA PRIPREMNO ROČIŠTE
-za 12.06.2026. u 10:40 sati</t>
+za 29.10.2026. u 10:00 sati</t>
   </si>
   <si>
     <t>GLOBAL C ADRIA d.o.o. 80907770447</t>
   </si>
   <si>
-    <t>29.04.2026. 13:23:07</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/416cad75-048a-418f-8ca9-8af98be4ba82/dokumenti/preuzimanje</t>
+    <t>30.09.2026. 11:29:54</t>
+  </si>
+  <si>
+    <t>09.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e8128-b692-4493-944f-2fea1a47ef33</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 29.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b28e8128-b692-4493-944f-2fea1a47ef33/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=P&amp;predmet=1442&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>