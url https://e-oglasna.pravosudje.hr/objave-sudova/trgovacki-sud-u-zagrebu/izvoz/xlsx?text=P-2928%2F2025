--- v0 (2026-07-27)
+++ v1 (2026-09-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>P-2928/2025</t>
   </si>
   <si>
-    <t>Rješenje od 22.07.2026.</t>
+    <t>Potvrda pravomoćnosti/ovršnosti od 10.09.2026.; Rješenje od 22.07.2026.</t>
   </si>
   <si>
     <t>FRAN-EURO d.o.o. u stečaju 98922501482</t>
   </si>
   <si>
-    <t>23.07.2026. 08:52:42</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/e732b8dc-f6db-4aa1-923a-254eb2881af8/dokumenti/preuzimanje</t>
+    <t>10.09.2026. 10:29:56</t>
+  </si>
+  <si>
+    <t>28.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aa3ac82-7134-4fca-a8ec-6b9e601f3820</t>
+  </si>
+  <si>
+    <t>Rješenje - prekid postupka.pdf O271O; Potvrda pravomoćnosti_ovršnosti.pdf O107O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9aa3ac82-7134-4fca-a8ec-6b9e601f3820/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=P&amp;predmet=2928&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>