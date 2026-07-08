--- v0 (2026-05-02)
+++ v1 (2026-07-08)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-1296/2024</t>
   </si>
   <si>
-    <t>Odluka - zapisnik s ročišta od 23.travnja 2026 od 29.04.2026.</t>
+    <t>Rješenje od 07.07.2026.</t>
   </si>
   <si>
     <t>EXPORTDRVO PROJEKTI d.o.o. 06192319594</t>
   </si>
   <si>
-    <t>29.04.2026. 10:53:41</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/9cea8ab3-3e0c-45b6-998a-f5bbdcf42543/dokumenti/preuzimanje</t>
+    <t>07.07.2026. 14:28:49</t>
+  </si>
+  <si>
+    <t>15.07.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a38dffaf-512d-41a3-81d4-434ca8927613</t>
+  </si>
+  <si>
+    <t>Rješenje - upravljanje postupkom.pdf O102O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a38dffaf-512d-41a3-81d4-434ca8927613/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=1296&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>