--- v1 (2026-07-08)
+++ v2 (2026-09-30)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-1296/2024</t>
   </si>
   <si>
-    <t>Rješenje od 07.07.2026.</t>
+    <t>Rješenje od 29.09.2026.</t>
   </si>
   <si>
     <t>EXPORTDRVO PROJEKTI d.o.o. 06192319594</t>
   </si>
   <si>
-    <t>07.07.2026. 14:28:49</t>
-[...5 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/a38dffaf-512d-41a3-81d4-434ca8927613</t>
+    <t>29.09.2026. 14:44:11</t>
+  </si>
+  <si>
+    <t>07.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92199ef-8e2c-471a-b3d0-d81f6517b29a</t>
   </si>
   <si>
     <t>Rješenje - upravljanje postupkom.pdf O102O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/a38dffaf-512d-41a3-81d4-434ca8927613/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/b92199ef-8e2c-471a-b3d0-d81f6517b29a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=1296&amp;godina=2024</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>