--- v0 (2026-06-21)
+++ v1 (2026-10-07)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-172/2026</t>
   </si>
   <si>
-    <t>Podnesak od 03.06.2026.; Prilog od: 03.06.2026.</t>
+    <t>Dopis od 07.10.2026.; Podnesak od 03.06.2026.; Prilog od: 03.06.2026.</t>
   </si>
   <si>
     <t>NOVI FORUM d.o.o. 92006302133</t>
   </si>
   <si>
-    <t>08.06.2026. 14:31:28</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/746597ef-00f3-4833-8b29-bcb1220eb0db/dokumenti/preuzimanje</t>
+    <t>07.10.2026. 12:47:15</t>
+  </si>
+  <si>
+    <t>16.10.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861d2eb4-cd32-404f-9bb1-f91d1ae01ed0</t>
+  </si>
+  <si>
+    <t>Podnesak tužitelja.pdf P246P; Prilog Povrv-172_2026-10-1 - Ugovor o nagodbi.pdf; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861d2eb4-cd32-404f-9bb1-f91d1ae01ed0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=172&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>