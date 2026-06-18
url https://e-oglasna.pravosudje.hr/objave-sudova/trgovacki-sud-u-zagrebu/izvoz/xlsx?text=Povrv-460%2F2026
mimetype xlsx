--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -62,66 +62,66 @@
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-460/2026</t>
   </si>
   <si>
     <t>Rješenje od 28.04.2026.</t>
   </si>
   <si>
-    <t>Alma Klepac 20525854329</t>
-[...8 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/bf9146e8-1712-4eb0-9db7-db87ee1543df</t>
+    <t>ELIMP d.o.o. u stečaju 25596593116</t>
+  </si>
+  <si>
+    <t>12.06.2026. 08:51:53</t>
+  </si>
+  <si>
+    <t>23.06.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd45867e-dc9b-4574-bedf-f7b01ea3e480</t>
   </si>
   <si>
     <t>Rješenje - prekid postupka.pdf O271O</t>
   </si>
   <si>
-    <t>https://e-oglasna.pravosudje.hr/objave/bf9146e8-1712-4eb0-9db7-db87ee1543df/dokumenti/preuzimanje</t>
+    <t>https://e-oglasna.pravosudje.hr/objave/cd45867e-dc9b-4574-bedf-f7b01ea3e480/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=460&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>