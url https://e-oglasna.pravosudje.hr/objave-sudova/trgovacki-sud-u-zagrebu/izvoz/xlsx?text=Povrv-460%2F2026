--- v1 (2026-06-18)
+++ v2 (2026-09-16)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-460/2026</t>
   </si>
   <si>
-    <t>Rješenje od 28.04.2026.</t>
+    <t>Rješenje od 10.09.2026.</t>
   </si>
   <si>
     <t>ELIMP d.o.o. u stečaju 25596593116</t>
   </si>
   <si>
-    <t>12.06.2026. 08:51:53</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/cd45867e-dc9b-4574-bedf-f7b01ea3e480/dokumenti/preuzimanje</t>
+    <t>11.09.2026. 14:34:06</t>
+  </si>
+  <si>
+    <t>21.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0419d9-498b-4f33-9f1a-8bc1029e6e9f</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava postupka.pdf O201O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9c0419d9-498b-4f33-9f1a-8bc1029e6e9f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=460&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>