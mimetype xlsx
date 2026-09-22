--- v0 (2026-05-03)
+++ v1 (2026-09-22)
@@ -59,69 +59,69 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Objava suda</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>Povrv-754/2025</t>
   </si>
   <si>
-    <t>Dopis od 15.04.2026.; Podnesak od 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.; Prilog od: 23.02.2026.</t>
+    <t>Poziv - Ročište 05.11.2026.</t>
   </si>
   <si>
     <t>UČILIŠTE ASTERA - USTANOVA ZA OBRAZOVANJE ODRASLIH 34004101363</t>
   </si>
   <si>
-    <t>29.04.2026. 09:12:54</t>
-[...11 lines deleted...]
-    <t>https://e-oglasna.pravosudje.hr/objave/294a6e25-cdcd-4a89-9a8d-4da07f4255db/dokumenti/preuzimanje</t>
+    <t>21.09.2026. 13:17:53</t>
+  </si>
+  <si>
+    <t>30.09.2026.</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ef2754-9a13-49c5-81b7-2adecbe9c9fd</t>
+  </si>
+  <si>
+    <t>Poziv za sudsku radnju od 05.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e1ef2754-9a13-49c5-81b7-2adecbe9c9fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=Povrv&amp;predmet=754&amp;godina=2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>