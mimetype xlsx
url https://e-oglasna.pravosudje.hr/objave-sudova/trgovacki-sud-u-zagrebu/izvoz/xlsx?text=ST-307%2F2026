--- v0 (2026-05-23)
+++ v1 (2026-07-08)
@@ -6,170 +6,359 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="150">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
     <t>Početni dan objave</t>
   </si>
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
+    <t>St-307/2026</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.06.2026.</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o.</t>
+  </si>
+  <si>
+    <t>Čret 34, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>99965974590</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o. 99965974590</t>
+  </si>
+  <si>
+    <t>18.06.2026. 11:15:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52243b98-9c00-4adc-8604-6fa7cdc2c62e</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/52243b98-9c00-4adc-8604-6fa7cdc2c62e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.06.2026.; Prilog od: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>18.06.2026. 08:59:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfeb1bb6-c575-413e-a676-c684568c3833</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-25-1 - P2P Logistics d.o.o._Zamjenička punomoć_Lalić&amp;Vipauc.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bfeb1bb6-c575-413e-a676-c684568c3833/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.06.2026.; Prilog od: 16.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 10:52:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097be238-ec0d-4b84-a8b0-b6f3e5ce1840</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-20-1 - D11_e-mail razmjena stranaka od 6.2.-16.3.2026. (Dokaz 11), u ovjerenom prijevodu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/097be238-ec0d-4b84-a8b0-b6f3e5ce1840/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 16.06.2026.; Rješenje od 16.06.2026.; Rješenje od 16.06.2026.</t>
+  </si>
+  <si>
+    <t>16.06.2026. 09:01:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2458db-470c-4c84-8b1a-5e2ab8820307</t>
+  </si>
+  <si>
+    <t>Rješenje - odbačena prijava tražbine.pdf O207O; Rješenje.pdf O97O; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0b2458db-470c-4c84-8b1a-5e2ab8820307/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>15.06.2026. 11:35:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2400190-be9f-4741-9fb6-364e7c48a7ab</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-19-1 - Prilog 1_Punomoć.pdf; Prilog St-307_2026-19-2 - Prilog 2_Fakture-1-10.pdf; Prilog St-307_2026-19-3 - Prilog 2_Fakture-11-20.pdf; Prilog St-307_2026-19-4 - Prilog 2_Fakture-21-39-11-19.pdf; Prilog St-307_2026-19-5 - Prilog 2_Fakture-21-39-1-10.pdf; Prilog St-307_2026-19-6 - Prilog 3_email korespondencija.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b2400190-be9f-4741-9fb6-364e7c48a7ab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.; Prilog od: 09.06.2026.</t>
+  </si>
+  <si>
+    <t>10.06.2026. 09:14:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289cc1a5-a8f4-4236-9fa8-bd54dfd65d26</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-18-1 - VTSRH2023PzB2439A2 (v1) (1).pdf; Prilog St-307_2026-18-2 - VTSRH2022PzB94A2 (v1) (1).pdf; Prilog St-307_2026-18-3 - VTSRH2023PzB4317A3 (v1) (1).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/289cc1a5-a8f4-4236-9fa8-bd54dfd65d26/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Podnesak od 05.06.2026.; Prilog od: 05.06.2026.; Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilo</t>
+  </si>
+  <si>
+    <t>09.06.2026. 10:33:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c461f5b-3a7a-4c14-8896-2b5f12935623</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-15-1 - prijava tražbine vjerovnika LUSIO d.o.o. uz punomoć od 24. 2. 26. br. 07-02-26-4.pdf; Prilog St-307_2026-15-2 - prijava tražbine vjerovnika A1 Hrvatska d.o.o. uz specijalnu punomoć od 27. 2. 26. br. 07-02-26-5.pdf; Prilog St-307_2026-15-3 - prijava tražbine vjerovnika IMPULS-LEASING d.o.o. uz punomoć od 04. 03. 26. br. 07-02-26-6.pdf; Prilog St-307_2026-15-4 - prijava tražbine vjerovnika KTC d.d.  od 5.3. 26. br. 07-02-26-7.pdf; Prilog St-307_2026-15-5 - prijava tražbine vjerovnika WIENER OSIGURANJE VIENNA INSURANCE GROPU d.d.  od 5. 3. 26. br. 07-02-26.pdf; Prilog St-307_2026-15-6 - prijava tražbine vjerovnika ERSTE&amp;STEIERMARKISCHE BANK d.d. uz punomoć od 10. 3. 26. br. 07-02-26-9.pdf; Prilog St-307_2026-15-7 - prijava tražbine vjerovnika ZAGREBAČKI HOLDING d.o.o. od 10. 3. 26. br. 07-02-26-10.pdf; Prilog St-307_2026-15-8 - prijava tražbine vjerovnika LUKA PALETE d.o.o. uz punomoć od 10. 3. 26. br. 07-02-26-11.pdf; Prilog St-307_2026-15-9 - prijava tražbine vjerovnika TEU SHIPPING &amp; FORWARDING d.o.o. Beograd pristigla emailom od 10. 3. 26..pdf; Prilog St-307_2026-15-10 - prijava tražbine vjerovnika Hrvatski zavod za zapošljavanje, Središnji ured  od 11. 3. 26. br. 07-02.pdf; Prilog St-307_2026-15-11 - prijava tražbine vjerovnika Hrvatska radiotelevizija  od 12. 3. 26. br. 07-02-26-14.pdf; Prilog St-307_2026-15-12 - prijava tražbine vjerovnika HEP ELEKTRA d.o.o. od 13. 3. 26. br. 07-02-26-15.pdf; Prilog St-307_2026-15-13 - prijava tražbine vjerovnika DHL Global Forwarding d.o.o. uz punomoć od 9. 3. 26. br. 07-02-26-16.pdf; Prilog St-307_2026-15-14 - prijava tražbine vjerovnika VODOVOD I KANALIZACIJA d.o.o.  od 16 3. 26. br. 07-02-26-17.pdf; Prilog St-307_2026-15-15 - prijava tražbine vjerovnika P2P LOGISTICS d.o.o. uz punomoć od 16. 3. 26. br. 07-02-26-18.pdf; Prilog St-307_2026-15-16 - prijava tražbine vjerovnika Ministarstvo financija, Porezna uprava od 17. 3. 26. br. 07-02-26-19.pdf; Prilog St-307_2026-15-17 - prijava tražbine vjerovnika OTIS DIZALA d.o.o. uz punomoć od 18. 3. 26. br. 07-02-26-20.pdf; Prilog St-307_2026-15-18 - prijava tražbine vjerovnika INA - INDUSTRIJA NAFTE d.d. uz punomoć od 26. 3. 26. br. 07-02-26-22.pdf; Prilog St-307_2026-15-19 - prijava tražbine vjerovnika EUROM-DENIS d.o.o. s dopisom od 07. 04. 26. br. 07-02-26-23.pdf; Prilog St-307_2026-15-20 - prijava tražbine vjerovnika ARANEA d.o.o.  od 7. 4. 26. br. 07-02-26-24.pdf; Prilog St-307_2026-15-21 - prijava tražbine vjerovnika JURKOM TRADE d.o.o. od 7. 4. 26. br. 07-02-26-25.pdf; Prilog St-307_2026-15-22 - obavijest FINA od 4. 5. 26.  br. 07-02-26-28.pdf; Prilog St-307_2026-15-23 - obavijest FINA-e od 4. 5. 26.  br. 07-02-26-29.pdf; Prilog St-307_2026-15-24 - očitovanje dužnika o prijavljenim tražbinama od 5.5. 26. br. 07-02-26-30.pdf; Prilog St-307_2026-15-25 - očitovanje povjerenice o prijavljenim tražbinama od 5. 5. 26. br. 07-02-26-31.pdf; Podnesak.pdf P75P; Prilog St-307_2026-16-1 - prijave tražbina vjerovnika Rhenus Commodity Logistics d.o.o.o. uz dopis i punomoć od 29. 5. 26. br..pdf; Podnesak.pdf P75P; Prilog St-307_2026-17-1 - očitovanje dužnika o prijavljenim tražbinama od 2. 6. 26. br. 7-02-26-39.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c461f5b-3a7a-4c14-8896-2b5f12935623/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>ST-307/2026</t>
   </si>
   <si>
+    <t>OČITOVANJE DUŽNIKA O PRIJAVLJENOJ TRAŽBINI</t>
+  </si>
+  <si>
+    <t>Čret 34, Zagreb</t>
+  </si>
+  <si>
+    <t>03.06.2026. 11:12:06</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fb995ef-178c-47e8-b066-f382ec6fda76</t>
+  </si>
+  <si>
+    <t>07-02-26-39 Očitovanje dužnika - dopuna OBRAZAC 4(2).pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0fb995ef-178c-47e8-b066-f382ec6fda76/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=ST&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 3 I PRIJAVA TRAŽBINE </t>
+  </si>
+  <si>
+    <t>02.06.2026. 09:33:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b8af2b-9859-4825-b8d4-6c0b1ce5f2bd</t>
+  </si>
+  <si>
+    <t>07-02-26-37  Dopuna Tablice prijavljenih tražbina 3  xlsx.xlsx; 07-02-26-36 Prijava tražbine  - RHENUS COMMODITY LOGSTICS.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9b8af2b-9859-4825-b8d4-6c0b1ce5f2bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA I TABLICA OSPORENIH TRAŽBINA, OČITOVANJA DUŽNIKA I POVJERENIKA</t>
+  </si>
+  <si>
+    <t>29.05.2026. 12:57:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44428ea6-a9a1-4124-a94f-5e3fdcaa1b8c</t>
+  </si>
+  <si>
+    <t>07-02-26-33 Tablica osporenih tražbina, ARANEA TOYS d.o.o.xls; 07-02-26-32 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/44428ea6-a9a1-4124-a94f-5e3fdcaa1b8c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 15:03:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9c1fa1-7a2f-4094-bf48-186d7773cdcd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-12-1 - O03 Prijava tražbine vjerovnika u predstečajnom postupku (čl. 36. SZ).pdf; Prilog St-307_2026-12-2 - Punomoc- stecaj 25.05.2026.pdf; Prilog St-307_2026-12-3 - Dokaz 1.1._Ovjereni prijevod E-mail razmjene od 14 10 2025.pdf; Prilog St-307_2026-12-4 - Dokaz 1.2._ponuda Aranea toys_14.10.2025.pdf; Prilog St-307_2026-12-5 - Dokaz 2_Opći uvjeti.pdf; Prilog St-307_2026-12-6 - Dokaz 3_Devizni racun broj-DR 38-26.pdf; Prilog St-307_2026-12-7 - Dokaz 4_Devizni racun broj-DR 39-26.pdf; Prilog St-307_2026-12-8 - Dokaz 5_Devizni racun broj-DR 54-26.pdf; Prilog St-307_2026-12-9 - Dokaz 6_Ovjereni prijevod Pomorski tovarni list br. 260955557_25 5 2026.pdf; Prilog St-307_2026-12-10 - Dokaz 7_Ovjereni prijevod Bez zapreke br. 2446318810-001_25 5 2026.pdf; Prilog St-307_2026-12-11 - Dokaz 8_račun prodavatelja robe_ovjereni prijevod.pdf; Prilog St-307_2026-12-12 - Dokaz 9_Lista pakovanja_ovjereni prijevod.pdf; Prilog St-307_2026-12-13 - Dokaz 10_Dispozicija za skladištenje, nalog za unos robe i CMR.pdf; Prilog St-307_2026-12-14 - Dokaz 11_razmjena 6.2.-16.3., ovjereni prijevod.pdf; Prilog St-307_2026-12-15 - Dokaz 12_popis imovine i obveza.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c9c1fa1-7a2f-4094-bf48-186d7773cdcd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:45:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85c8632-185d-45e5-8f8b-9654535773c0</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b85c8632-185d-45e5-8f8b-9654535773c0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:40:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e20416c5-e486-493f-bdd9-52bd7848366d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e20416c5-e486-493f-bdd9-52bd7848366d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
-    <t>Aranea toys d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>06.05.2026. 09:12:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99d0a47f-6ccf-496e-85c1-e41f5bb14525</t>
   </si>
   <si>
     <t>07-02-26-30 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf; 07-02-26-31 Očitovanje povjerenika u predstečajnom postupku - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99d0a47f-6ccf-496e-85c1-e41f5bb14525/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=ST&amp;predmet=307&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OBAVIJEST FINANCIJSKE AGENCIJE DA DUŽNIK I POVJERENIK NISU DOSTAVILI OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
     <t>04.05.2026. 11:35:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e05156bb-1073-4e0a-b10d-6ca56e374225</t>
   </si>
   <si>
     <t>07-02-26-28 Obavijest Financijske agencije da dužnik nije dostavio izjašnjenje o prijavljenim tražbinama.docx; 07-02-26-29 Obavijest Financijske agencije da povjerenik nije dostavio izjašnjenje o prijavljenim tražbinama.docx</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e05156bb-1073-4e0a-b10d-6ca56e374225/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>St-307/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 17.04.2026.; Prilog od: 17.04.2026.</t>
   </si>
   <si>
-    <t>Čret 34, 10000 Zagreb, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>20.04.2026. 13:34:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d900bb03-b71b-4dce-ae0e-90c81748d7a7</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P; Prilog St-307_2026-10-1 - račun.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d900bb03-b71b-4dce-ae0e-90c81748d7a7/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2 I PRIJAVE TRAŽBINA </t>
   </si>
   <si>
     <t>09.04.2026. 10:06:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58fb8f72-85a6-4a80-947c-2e2fbd1bd6d7</t>
   </si>
   <si>
     <t>07-02-26-26  Dopuna Tablice prijavljenih tražbina 2  xlsx.xlsx; 07-02-26-25 Prijava tražbine - JURKOM TRADE.pdf; 07-02-26-24 Prijava tražbine - ARANEA.pdf; 07-02-26-23  Prijava tražbine - EUROM DENIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58fb8f72-85a6-4a80-947c-2e2fbd1bd6d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 31.03.2026.</t>
   </si>
   <si>
     <t>08.04.2026. 14:35:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1992431e-6125-49cd-8d03-1f222a20b052</t>
   </si>
@@ -314,51 +503,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -456,496 +645,1042 @@
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>32</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>35</v>
+      </c>
+      <c r="M4" t="s">
         <v>36</v>
       </c>
-      <c r="L4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>60</v>
-      </c>
-[...13 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>61</v>
+      </c>
+      <c r="L9" t="s">
         <v>62</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>63</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>65</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>66</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>67</v>
       </c>
       <c r="L10" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="M10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="N10" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="L11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="M11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="N11" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="L12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N12" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L13" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="M13" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="N13" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="L14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="M14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" t="s">
-        <v>39</v>
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>57</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>59</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>57</v>
+      </c>
+      <c r="D18" t="s">
+        <v>103</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>59</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>104</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" t="s">
+        <v>106</v>
+      </c>
+      <c r="M18" t="s">
+        <v>107</v>
+      </c>
+      <c r="N18" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>109</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" t="s">
+        <v>111</v>
+      </c>
+      <c r="M19" t="s">
+        <v>112</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>59</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>114</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" t="s">
+        <v>116</v>
+      </c>
+      <c r="M20" t="s">
+        <v>117</v>
+      </c>
+      <c r="N20" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>118</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>59</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>119</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>120</v>
+      </c>
+      <c r="L21" t="s">
+        <v>121</v>
+      </c>
+      <c r="M21" t="s">
+        <v>122</v>
+      </c>
+      <c r="N21" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>123</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>124</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>125</v>
+      </c>
+      <c r="L22" t="s">
+        <v>126</v>
+      </c>
+      <c r="M22" t="s">
+        <v>127</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>128</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>129</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>130</v>
+      </c>
+      <c r="L23" t="s">
+        <v>111</v>
+      </c>
+      <c r="M23" t="s">
+        <v>131</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" t="s">
+        <v>135</v>
+      </c>
+      <c r="M24" t="s">
+        <v>136</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>137</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
+        <v>138</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" t="s">
+        <v>140</v>
+      </c>
+      <c r="M25" t="s">
+        <v>141</v>
+      </c>
+      <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>137</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>21</v>
+      </c>
+      <c r="I26" t="s">
+        <v>142</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" t="s">
+        <v>140</v>
+      </c>
+      <c r="M26" t="s">
+        <v>144</v>
+      </c>
+      <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>145</v>
+      </c>
+      <c r="E27" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>21</v>
+      </c>
+      <c r="I27" t="s">
+        <v>146</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>147</v>
+      </c>
+      <c r="L27" t="s">
+        <v>148</v>
+      </c>
+      <c r="M27" t="s">
+        <v>149</v>
+      </c>
+      <c r="N27" t="s">
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>