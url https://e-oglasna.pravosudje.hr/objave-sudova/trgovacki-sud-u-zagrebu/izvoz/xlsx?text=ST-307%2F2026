--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="172">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,149 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-307/2026</t>
   </si>
   <si>
+    <t>Podnesak od 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Podnesak od 17.08.2026.; Prilog od: 17.08.2026.</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o.</t>
+  </si>
+  <si>
+    <t>Čret 34, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>99965974590</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o. 99965974590</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:39:46</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ddaefb-a9e1-4e8c-ac2c-ab4936293c5d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-32-1 - obrazac za glasovanje uz punomoć.pdf; Podnesak.pdf P75P; Prilog St-307_2026-33-1 - SKM_95826081817120.pdf; Podnesak.pdf P75P; Prilog St-307_2026-34-1 - S-DO-249_2026-39.pdf; Prilog St-307_2026-34-2 - S-DO-249_2026-40.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6ddaefb-a9e1-4e8c-ac2c-ab4936293c5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:29:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b7df56-e0b3-47db-b8e1-557cac2f6f8e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e7b7df56-e0b3-47db-b8e1-557cac2f6f8e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>28.07.2026. 08:36:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5da9bd5-0d85-497f-8e82-522c3dc5fca1</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b5da9bd5-0d85-497f-8e82-522c3dc5fca1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 24.07.2026.; Zaključak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>24.07.2026. 14:09:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5205c3b-abe1-4d19-90f9-f3921ea89f51</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5205c3b-abe1-4d19-90f9-f3921ea89f51/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 16.07.2026.</t>
+  </si>
+  <si>
+    <t>20.07.2026. 08:59:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c855305-25c8-4bce-95f2-543d3aec597d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c855305-25c8-4bce-95f2-543d3aec597d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 18.06.2026.</t>
   </si>
   <si>
-    <t>Aranea toys d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>18.06.2026. 11:15:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/52243b98-9c00-4adc-8604-6fa7cdc2c62e</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/52243b98-9c00-4adc-8604-6fa7cdc2c62e/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 17.06.2026.; Prilog od: 17.06.2026.</t>
   </si>
   <si>
     <t>18.06.2026. 08:59:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfeb1bb6-c575-413e-a676-c684568c3833</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-307_2026-25-1 - P2P Logistics d.o.o._Zamjenička punomoć_Lalić&amp;Vipauc.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bfeb1bb6-c575-413e-a676-c684568c3833/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.06.2026.; Prilog od: 16.06.2026.</t>
   </si>
   <si>
     <t>16.06.2026. 10:52:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/097be238-ec0d-4b84-a8b0-b6f3e5ce1840</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-307_2026-20-1 - D11_e-mail razmjena stranaka od 6.2.-16.3.2026. (Dokaz 11), u ovjerenom prijevodu.pdf</t>
@@ -339,53 +408,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d900bb03-b71b-4dce-ae0e-90c81748d7a7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 2 I PRIJAVE TRAŽBINA </t>
   </si>
   <si>
     <t>09.04.2026. 10:06:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58fb8f72-85a6-4a80-947c-2e2fbd1bd6d7</t>
   </si>
   <si>
     <t>07-02-26-26  Dopuna Tablice prijavljenih tražbina 2  xlsx.xlsx; 07-02-26-25 Prijava tražbine - JURKOM TRADE.pdf; 07-02-26-24 Prijava tražbine - ARANEA.pdf; 07-02-26-23  Prijava tražbine - EUROM DENIS.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/58fb8f72-85a6-4a80-947c-2e2fbd1bd6d7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 31.03.2026.</t>
   </si>
   <si>
     <t>08.04.2026. 14:35:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1992431e-6125-49cd-8d03-1f222a20b052</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1992431e-6125-49cd-8d03-1f222a20b052/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE</t>
   </si>
   <si>
     <t>26.03.2026. 14:19:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/409aca52-3a33-48bb-b0c1-a6ff71d56216</t>
   </si>
   <si>
     <t>07-02-26-23  Dopuna Tablice prijavljenih tražbina xlsx.xlsx; 07-02-26-22 Prijava tražbine - INA d.d...pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/409aca52-3a33-48bb-b0c1-a6ff71d56216/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>23.03.2026. 13:24:54</t>
   </si>
@@ -503,51 +569,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N27"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -670,561 +736,561 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>30</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
+        <v>48</v>
+      </c>
+      <c r="M7" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>52</v>
+      </c>
+      <c r="L8" t="s">
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>72</v>
+        <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="M11" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="L12" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="M12" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="M13" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
         <v>86</v>
       </c>
-      <c r="L14" t="s">
-[...2 lines deleted...]
-      <c r="M14" t="s">
+      <c r="N14" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>88</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>89</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>90</v>
       </c>
       <c r="L15" t="s">
         <v>91</v>
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
       <c r="N15" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>94</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>95</v>
       </c>
       <c r="L16" t="s">
         <v>96</v>
       </c>
       <c r="M16" t="s">
         <v>97</v>
       </c>
       <c r="N16" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>98</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
@@ -1233,454 +1299,664 @@
       <c r="I17" t="s">
         <v>99</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>100</v>
       </c>
       <c r="L17" t="s">
         <v>101</v>
       </c>
       <c r="M17" t="s">
         <v>102</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>103</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
         <v>104</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
         <v>105</v>
       </c>
       <c r="L18" t="s">
         <v>106</v>
       </c>
       <c r="M18" t="s">
         <v>107</v>
       </c>
       <c r="N18" t="s">
-        <v>64</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D20" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" t="s">
         <v>115</v>
       </c>
-      <c r="L20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
-        <v>59</v>
+        <v>82</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>118</v>
+      </c>
+      <c r="L21" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" t="s">
         <v>120</v>
       </c>
-      <c r="L21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N21" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>123</v>
+      </c>
+      <c r="L22" t="s">
+        <v>124</v>
+      </c>
+      <c r="M22" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>128</v>
+      </c>
+      <c r="L23" t="s">
+        <v>129</v>
+      </c>
+      <c r="M23" t="s">
         <v>130</v>
       </c>
-      <c r="L23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N23" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>131</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>132</v>
-      </c>
-[...13 lines deleted...]
-        <v>133</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>133</v>
+      </c>
+      <c r="L24" t="s">
+        <v>30</v>
+      </c>
+      <c r="M24" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>137</v>
+      </c>
+      <c r="L25" t="s">
+        <v>138</v>
+      </c>
+      <c r="M25" t="s">
         <v>139</v>
       </c>
-      <c r="L25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N25" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>16</v>
+        <v>80</v>
       </c>
       <c r="D26" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>19</v>
+        <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
+        <v>142</v>
+      </c>
+      <c r="L26" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="M26" t="s">
         <v>144</v>
       </c>
       <c r="N26" t="s">
-        <v>26</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>145</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>146</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>147</v>
       </c>
       <c r="L27" t="s">
         <v>148</v>
       </c>
       <c r="M27" t="s">
         <v>149</v>
       </c>
       <c r="N27" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28" t="s">
+        <v>15</v>
+      </c>
+      <c r="C28" t="s">
+        <v>16</v>
+      </c>
+      <c r="D28" t="s">
+        <v>150</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
+        <v>151</v>
+      </c>
+      <c r="J28"/>
+      <c r="K28" t="s">
+        <v>152</v>
+      </c>
+      <c r="L28" t="s">
+        <v>30</v>
+      </c>
+      <c r="M28" t="s">
+        <v>153</v>
+      </c>
+      <c r="N28" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C29" t="s">
+        <v>16</v>
+      </c>
+      <c r="D29" t="s">
+        <v>154</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
+        <v>155</v>
+      </c>
+      <c r="J29"/>
+      <c r="K29" t="s">
+        <v>156</v>
+      </c>
+      <c r="L29" t="s">
+        <v>157</v>
+      </c>
+      <c r="M29" t="s">
+        <v>158</v>
+      </c>
+      <c r="N29" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" t="s">
+        <v>15</v>
+      </c>
+      <c r="C30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D30" t="s">
+        <v>159</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
+        <v>160</v>
+      </c>
+      <c r="J30"/>
+      <c r="K30" t="s">
+        <v>161</v>
+      </c>
+      <c r="L30" t="s">
+        <v>162</v>
+      </c>
+      <c r="M30" t="s">
+        <v>163</v>
+      </c>
+      <c r="N30" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31" t="s">
+        <v>15</v>
+      </c>
+      <c r="C31" t="s">
+        <v>16</v>
+      </c>
+      <c r="D31" t="s">
+        <v>159</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
+        <v>164</v>
+      </c>
+      <c r="J31"/>
+      <c r="K31" t="s">
+        <v>165</v>
+      </c>
+      <c r="L31" t="s">
+        <v>162</v>
+      </c>
+      <c r="M31" t="s">
+        <v>166</v>
+      </c>
+      <c r="N31" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C32" t="s">
+        <v>16</v>
+      </c>
+      <c r="D32" t="s">
+        <v>167</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
+        <v>168</v>
+      </c>
+      <c r="J32"/>
+      <c r="K32" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" t="s">
+        <v>170</v>
+      </c>
+      <c r="M32" t="s">
+        <v>171</v>
+      </c>
+      <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>