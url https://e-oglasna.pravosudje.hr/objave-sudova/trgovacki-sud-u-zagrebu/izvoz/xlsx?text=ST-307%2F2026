--- v2 (2026-08-23)
+++ v3 (2026-10-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="417" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="235">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,92 +59,287 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-307/2026</t>
   </si>
   <si>
+    <t>Podnesak od 06.10.2026.; Prilog od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o.</t>
+  </si>
+  <si>
+    <t>Čret 34, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>99965974590</t>
+  </si>
+  <si>
+    <t>Aranea toys d.o.o. 99965974590</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:22:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdf4b1a-2928-4b9b-b10f-64f17500e626</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-60-1 - Putni nalog Aranea toys.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bcdf4b1a-2928-4b9b-b10f-64f17500e626/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.10.2026.; Podnesak od 01.10.2026.; Prilog od: 01.10.2026.</t>
+  </si>
+  <si>
+    <t>02.10.2026. 13:09:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31350c81-1ae3-4bc1-a07a-f3c3ad08c09a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-58-1 - 1.) Prijava tražbine vjerovnika OPĆINA GORNJI BOGIĆEVCI od 25.09.2026. uz punomoć.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31350c81-1ae3-4bc1-a07a-f3c3ad08c09a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.09.2026.; Prilog od: 25.09.2026.</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:15:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc6bf0d-0265-41ec-bf29-1d777ac9b8c7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-57-1 - punomoć.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1dc6bf0d-0265-41ec-bf29-1d777ac9b8c7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina 4 i Prijava tražbine</t>
+  </si>
+  <si>
+    <t>Čret 34, Zagreb</t>
+  </si>
+  <si>
+    <t>28.09.2026. 09:26:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99438cfd-794f-4f88-bfeb-a79a91994647</t>
+  </si>
+  <si>
+    <t>07-02-26-41 Prijava tražbine - OPĆINA GORNJI BOGIĆEVCI.pdf; 07-02-26-42  Dopuna Tablice prijavljenih tražbina 4  xlsx.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/99438cfd-794f-4f88-bfeb-a79a91994647/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje kojim se potvrđuje plan restrukturiranja</t>
+  </si>
+  <si>
+    <t>25.09.2026. 14:55:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca872a9-14c6-474f-9135-64597509a3cd</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1ca872a9-14c6-474f-9135-64597509a3cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.09.2026.; Podnesak od 22.09.2026.; Podnesak od 18.09.2026.; Prilog od: 18.09.2026.</t>
+  </si>
+  <si>
+    <t>22.09.2026. 08:29:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bd9fc30-b80d-497e-970b-7584906e8637</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-51-1 - S-DO-249_2026-58.pdf; Podnesak.pdf P75P; Punomoć.pdf P170P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7bd9fc30-b80d-497e-970b-7584906e8637/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 11.09.2026.; Podnesak od 10.09.2026.; Prilog od: 10.09.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 10:41:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba247710-db17-4285-a775-903400fa9d74</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-49-1 - SKM_95826091011380.pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ba247710-db17-4285-a775-903400fa9d74/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Odluka od 08.09.2026.; Rješenje od 08.09.2026.; Zaključak od 08.09.2026.</t>
+  </si>
+  <si>
+    <t>08.09.2026. 13:05:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce766a89-5a4d-4ccf-af59-cf81513199b7</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O; Ostalo.pdf O68O; Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ce766a89-5a4d-4ccf-af59-cf81513199b7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijedlog od 02.09.2026.; Podnesak od 01.09.2026.; Podnesak od 01.09.2026.; Podnesak od 01.09.2026.</t>
+  </si>
+  <si>
+    <t>02.09.2026. 15:19:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d0e10d-a157-47a0-905e-d38e50d8beae</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Izmijenjeni plan restrukturiranja.pdf P607P; Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58d0e10d-a157-47a0-905e-d38e50d8beae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.08.2026.; Prilog od: 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 11:36:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c61843-34fd-4d13-b733-10063ccdda3d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-40-1 - Aranea Toys - Obrazac za glasovanje u predstečajnom postupku.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71c61843-34fd-4d13-b733-10063ccdda3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 10:38:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72839a93-d165-440f-ac29-fb46456523d5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/72839a93-d165-440f-ac29-fb46456523d5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Prilog od: 25.08.2026.; Podnesak od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>25.08.2026. 08:47:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36e93bea-8271-4489-bb11-4235fc38689e</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-307_2026-38-1 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P1.pdf; Prilog St-307_2026-38-2 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P2.pdf; Prilog St-307_2026-38-3 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P3.pdf; Prilog St-307_2026-38-4 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P4.pdf; Prilog St-307_2026-38-5 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P5.pdf; Prilog St-307_2026-38-6 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P6.pdf; Prilog St-307_2026-38-7 - ARANEA TOYS_TSZG_ST-307-2026_PODNESAK_2026-08-24 P7.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/36e93bea-8271-4489-bb11-4235fc38689e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 24.08.2026.; Prilog od: 24.08.2026.; Prilog od: 24.08.2026.; Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 14:26:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a82b53-1fcd-4407-8949-ab2a6c277333</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-307_2026-35-1 - Prilog 1_Punomoć.pdf; Prilog St-307_2026-35-2 - O11 Obrazac za glasovanje u predstečajnom postupku (čl. 58. SZ)_potpisano.pdf; Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/58a82b53-1fcd-4407-8949-ab2a6c277333/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Podnesak od 19.08.2026.; Prilog od: 19.08.2026.; Podnesak od 17.08.2026.; Prilog od: 17.08.2026.</t>
   </si>
   <si>
-    <t>Aranea toys d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.08.2026. 14:39:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6ddaefb-a9e1-4e8c-ac2c-ab4936293c5d</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-307_2026-32-1 - obrazac za glasovanje uz punomoć.pdf; Podnesak.pdf P75P; Prilog St-307_2026-33-1 - SKM_95826081817120.pdf; Podnesak.pdf P75P; Prilog St-307_2026-34-1 - S-DO-249_2026-39.pdf; Prilog St-307_2026-34-2 - S-DO-249_2026-40.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e6ddaefb-a9e1-4e8c-ac2c-ab4936293c5d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=307&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 12.08.2026.</t>
   </si>
   <si>
     <t>17.08.2026. 11:29:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7b7df56-e0b3-47db-b8e1-557cac2f6f8e</t>
   </si>
   <si>
-    <t>Podnesak.pdf P75P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e7b7df56-e0b3-47db-b8e1-557cac2f6f8e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.07.2026.</t>
   </si>
   <si>
     <t>28.07.2026. 08:36:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b5da9bd5-0d85-497f-8e82-522c3dc5fca1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b5da9bd5-0d85-497f-8e82-522c3dc5fca1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 24.07.2026.; Zaključak od 24.07.2026.</t>
   </si>
   <si>
     <t>24.07.2026. 14:09:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5205c3b-abe1-4d19-90f9-f3921ea89f51</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O; Zaključak.pdf O339O</t>
@@ -254,53 +449,50 @@
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/289cc1a5-a8f4-4236-9fa8-bd54dfd65d26/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Podnesak od 05.06.2026.; Prilog od: 05.06.2026.; Podnesak od 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilog od: 02.06.2026.; Prilo</t>
   </si>
   <si>
     <t>09.06.2026. 10:33:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c461f5b-3a7a-4c14-8896-2b5f12935623</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-307_2026-15-1 - prijava tražbine vjerovnika LUSIO d.o.o. uz punomoć od 24. 2. 26. br. 07-02-26-4.pdf; Prilog St-307_2026-15-2 - prijava tražbine vjerovnika A1 Hrvatska d.o.o. uz specijalnu punomoć od 27. 2. 26. br. 07-02-26-5.pdf; Prilog St-307_2026-15-3 - prijava tražbine vjerovnika IMPULS-LEASING d.o.o. uz punomoć od 04. 03. 26. br. 07-02-26-6.pdf; Prilog St-307_2026-15-4 - prijava tražbine vjerovnika KTC d.d.  od 5.3. 26. br. 07-02-26-7.pdf; Prilog St-307_2026-15-5 - prijava tražbine vjerovnika WIENER OSIGURANJE VIENNA INSURANCE GROPU d.d.  od 5. 3. 26. br. 07-02-26.pdf; Prilog St-307_2026-15-6 - prijava tražbine vjerovnika ERSTE&amp;STEIERMARKISCHE BANK d.d. uz punomoć od 10. 3. 26. br. 07-02-26-9.pdf; Prilog St-307_2026-15-7 - prijava tražbine vjerovnika ZAGREBAČKI HOLDING d.o.o. od 10. 3. 26. br. 07-02-26-10.pdf; Prilog St-307_2026-15-8 - prijava tražbine vjerovnika LUKA PALETE d.o.o. uz punomoć od 10. 3. 26. br. 07-02-26-11.pdf; Prilog St-307_2026-15-9 - prijava tražbine vjerovnika TEU SHIPPING &amp; FORWARDING d.o.o. Beograd pristigla emailom od 10. 3. 26..pdf; Prilog St-307_2026-15-10 - prijava tražbine vjerovnika Hrvatski zavod za zapošljavanje, Središnji ured  od 11. 3. 26. br. 07-02.pdf; Prilog St-307_2026-15-11 - prijava tražbine vjerovnika Hrvatska radiotelevizija  od 12. 3. 26. br. 07-02-26-14.pdf; Prilog St-307_2026-15-12 - prijava tražbine vjerovnika HEP ELEKTRA d.o.o. od 13. 3. 26. br. 07-02-26-15.pdf; Prilog St-307_2026-15-13 - prijava tražbine vjerovnika DHL Global Forwarding d.o.o. uz punomoć od 9. 3. 26. br. 07-02-26-16.pdf; Prilog St-307_2026-15-14 - prijava tražbine vjerovnika VODOVOD I KANALIZACIJA d.o.o.  od 16 3. 26. br. 07-02-26-17.pdf; Prilog St-307_2026-15-15 - prijava tražbine vjerovnika P2P LOGISTICS d.o.o. uz punomoć od 16. 3. 26. br. 07-02-26-18.pdf; Prilog St-307_2026-15-16 - prijava tražbine vjerovnika Ministarstvo financija, Porezna uprava od 17. 3. 26. br. 07-02-26-19.pdf; Prilog St-307_2026-15-17 - prijava tražbine vjerovnika OTIS DIZALA d.o.o. uz punomoć od 18. 3. 26. br. 07-02-26-20.pdf; Prilog St-307_2026-15-18 - prijava tražbine vjerovnika INA - INDUSTRIJA NAFTE d.d. uz punomoć od 26. 3. 26. br. 07-02-26-22.pdf; Prilog St-307_2026-15-19 - prijava tražbine vjerovnika EUROM-DENIS d.o.o. s dopisom od 07. 04. 26. br. 07-02-26-23.pdf; Prilog St-307_2026-15-20 - prijava tražbine vjerovnika ARANEA d.o.o.  od 7. 4. 26. br. 07-02-26-24.pdf; Prilog St-307_2026-15-21 - prijava tražbine vjerovnika JURKOM TRADE d.o.o. od 7. 4. 26. br. 07-02-26-25.pdf; Prilog St-307_2026-15-22 - obavijest FINA od 4. 5. 26.  br. 07-02-26-28.pdf; Prilog St-307_2026-15-23 - obavijest FINA-e od 4. 5. 26.  br. 07-02-26-29.pdf; Prilog St-307_2026-15-24 - očitovanje dužnika o prijavljenim tražbinama od 5.5. 26. br. 07-02-26-30.pdf; Prilog St-307_2026-15-25 - očitovanje povjerenice o prijavljenim tražbinama od 5. 5. 26. br. 07-02-26-31.pdf; Podnesak.pdf P75P; Prilog St-307_2026-16-1 - prijave tražbina vjerovnika Rhenus Commodity Logistics d.o.o.o. uz dopis i punomoć od 29. 5. 26. br..pdf; Podnesak.pdf P75P; Prilog St-307_2026-17-1 - očitovanje dužnika o prijavljenim tražbinama od 2. 6. 26. br. 7-02-26-39.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7c461f5b-3a7a-4c14-8896-2b5f12935623/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>ST-307/2026</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA O PRIJAVLJENOJ TRAŽBINI</t>
   </si>
   <si>
-    <t>Čret 34, Zagreb</t>
-[...1 lines deleted...]
-  <si>
     <t>03.06.2026. 11:12:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fb995ef-178c-47e8-b066-f382ec6fda76</t>
   </si>
   <si>
     <t>07-02-26-39 Očitovanje dužnika - dopuna OBRAZAC 4(2).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0fb995ef-178c-47e8-b066-f382ec6fda76/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=ST&amp;predmet=307&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA 3 I PRIJAVA TRAŽBINE </t>
   </si>
   <si>
     <t>02.06.2026. 09:33:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e9b8af2b-9859-4825-b8d4-6c0b1ce5f2bd</t>
   </si>
   <si>
     <t>07-02-26-37  Dopuna Tablice prijavljenih tražbina 3  xlsx.xlsx; 07-02-26-36 Prijava tražbine  - RHENUS COMMODITY LOGSTICS.pdf</t>
@@ -324,53 +516,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/44428ea6-a9a1-4124-a94f-5e3fdcaa1b8c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.; Prilog od: 27.05.2026.</t>
   </si>
   <si>
     <t>28.05.2026. 15:03:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c9c1fa1-7a2f-4094-bf48-186d7773cdcd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-307_2026-12-1 - O03 Prijava tražbine vjerovnika u predstečajnom postupku (čl. 36. SZ).pdf; Prilog St-307_2026-12-2 - Punomoc- stecaj 25.05.2026.pdf; Prilog St-307_2026-12-3 - Dokaz 1.1._Ovjereni prijevod E-mail razmjene od 14 10 2025.pdf; Prilog St-307_2026-12-4 - Dokaz 1.2._ponuda Aranea toys_14.10.2025.pdf; Prilog St-307_2026-12-5 - Dokaz 2_Opći uvjeti.pdf; Prilog St-307_2026-12-6 - Dokaz 3_Devizni racun broj-DR 38-26.pdf; Prilog St-307_2026-12-7 - Dokaz 4_Devizni racun broj-DR 39-26.pdf; Prilog St-307_2026-12-8 - Dokaz 5_Devizni racun broj-DR 54-26.pdf; Prilog St-307_2026-12-9 - Dokaz 6_Ovjereni prijevod Pomorski tovarni list br. 260955557_25 5 2026.pdf; Prilog St-307_2026-12-10 - Dokaz 7_Ovjereni prijevod Bez zapreke br. 2446318810-001_25 5 2026.pdf; Prilog St-307_2026-12-11 - Dokaz 8_račun prodavatelja robe_ovjereni prijevod.pdf; Prilog St-307_2026-12-12 - Dokaz 9_Lista pakovanja_ovjereni prijevod.pdf; Prilog St-307_2026-12-13 - Dokaz 10_Dispozicija za skladištenje, nalog za unos robe i CMR.pdf; Prilog St-307_2026-12-14 - Dokaz 11_razmjena 6.2.-16.3., ovjereni prijevod.pdf; Prilog St-307_2026-12-15 - Dokaz 12_popis imovine i obveza.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3c9c1fa1-7a2f-4094-bf48-186d7773cdcd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 28.05.2026.</t>
   </si>
   <si>
     <t>28.05.2026. 13:45:18</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b85c8632-185d-45e5-8f8b-9654535773c0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b85c8632-185d-45e5-8f8b-9654535773c0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>28.05.2026. 13:40:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e20416c5-e486-493f-bdd9-52bd7848366d</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e20416c5-e486-493f-bdd9-52bd7848366d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
     <t>06.05.2026. 09:12:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99d0a47f-6ccf-496e-85c1-e41f5bb14525</t>
   </si>
   <si>
     <t>07-02-26-30 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf; 07-02-26-31 Očitovanje povjerenika u predstečajnom postupku - OBRAZAC 5.pdf</t>
   </si>
@@ -569,51 +758,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -736,1227 +925,1773 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M12" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="L13" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="M14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N14" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>88</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>89</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>90</v>
       </c>
       <c r="L15" t="s">
         <v>91</v>
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>93</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
         <v>94</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
         <v>95</v>
       </c>
       <c r="L16" t="s">
+        <v>76</v>
+      </c>
+      <c r="M16" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>76</v>
+      </c>
+      <c r="M17" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>76</v>
+      </c>
+      <c r="M19" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>110</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
         <v>111</v>
-      </c>
-[...13 lines deleted...]
-        <v>112</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>112</v>
+      </c>
+      <c r="L20" t="s">
         <v>113</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M20" t="s">
         <v>114</v>
       </c>
-      <c r="M20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N20" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>115</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>117</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>117</v>
+      </c>
+      <c r="L21" t="s">
         <v>118</v>
       </c>
-      <c r="L21" t="s">
+      <c r="M21" t="s">
         <v>119</v>
       </c>
-      <c r="M21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N21" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>120</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>122</v>
+      </c>
+      <c r="L22" t="s">
         <v>123</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>125</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>126</v>
-      </c>
-[...13 lines deleted...]
-        <v>127</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>127</v>
+      </c>
+      <c r="L23" t="s">
         <v>128</v>
       </c>
-      <c r="L23" t="s">
+      <c r="M23" t="s">
         <v>129</v>
       </c>
-      <c r="M23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N23" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>130</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>132</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>132</v>
+      </c>
+      <c r="L24" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M24" t="s">
         <v>134</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>135</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>136</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>137</v>
       </c>
       <c r="L25" t="s">
         <v>138</v>
       </c>
       <c r="M25" t="s">
         <v>139</v>
       </c>
       <c r="N25" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>80</v>
+        <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>140</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
-        <v>82</v>
+        <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>141</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>142</v>
       </c>
       <c r="L26" t="s">
         <v>143</v>
       </c>
       <c r="M26" t="s">
         <v>144</v>
       </c>
       <c r="N26" t="s">
-        <v>87</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>16</v>
+        <v>145</v>
       </c>
       <c r="D27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="M27" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="N27" t="s">
-        <v>26</v>
+        <v>151</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="L28" t="s">
-        <v>30</v>
+        <v>155</v>
       </c>
       <c r="M28" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="L29" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="M29" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L30" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M30" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="L31" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="M31" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>167</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="L32" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="M32" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="N32" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33" t="s">
+        <v>15</v>
+      </c>
+      <c r="C33" t="s">
+        <v>145</v>
+      </c>
+      <c r="D33" t="s">
+        <v>174</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>38</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
+        <v>175</v>
+      </c>
+      <c r="J33"/>
+      <c r="K33" t="s">
+        <v>176</v>
+      </c>
+      <c r="L33" t="s">
+        <v>177</v>
+      </c>
+      <c r="M33" t="s">
+        <v>178</v>
+      </c>
+      <c r="N33" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34" t="s">
+        <v>15</v>
+      </c>
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
+        <v>179</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>38</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
+        <v>180</v>
+      </c>
+      <c r="J34"/>
+      <c r="K34" t="s">
+        <v>181</v>
+      </c>
+      <c r="L34" t="s">
+        <v>182</v>
+      </c>
+      <c r="M34" t="s">
+        <v>183</v>
+      </c>
+      <c r="N34" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C35" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" t="s">
+        <v>184</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
+        <v>185</v>
+      </c>
+      <c r="J35"/>
+      <c r="K35" t="s">
+        <v>186</v>
+      </c>
+      <c r="L35" t="s">
+        <v>187</v>
+      </c>
+      <c r="M35" t="s">
+        <v>188</v>
+      </c>
+      <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>145</v>
+      </c>
+      <c r="D36" t="s">
+        <v>189</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>38</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
+        <v>190</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>191</v>
+      </c>
+      <c r="L36" t="s">
+        <v>192</v>
+      </c>
+      <c r="M36" t="s">
+        <v>193</v>
+      </c>
+      <c r="N36" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37" t="s">
+        <v>15</v>
+      </c>
+      <c r="C37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D37" t="s">
+        <v>194</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
+        <v>195</v>
+      </c>
+      <c r="J37"/>
+      <c r="K37" t="s">
+        <v>196</v>
+      </c>
+      <c r="L37" t="s">
+        <v>76</v>
+      </c>
+      <c r="M37" t="s">
+        <v>197</v>
+      </c>
+      <c r="N37" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" t="s">
+        <v>145</v>
+      </c>
+      <c r="D38" t="s">
+        <v>198</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>38</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
+        <v>199</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38" t="s">
+        <v>200</v>
+      </c>
+      <c r="L38" t="s">
+        <v>201</v>
+      </c>
+      <c r="M38" t="s">
+        <v>202</v>
+      </c>
+      <c r="N38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39" t="s">
+        <v>15</v>
+      </c>
+      <c r="C39" t="s">
+        <v>145</v>
+      </c>
+      <c r="D39" t="s">
+        <v>203</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>38</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
+        <v>204</v>
+      </c>
+      <c r="J39"/>
+      <c r="K39" t="s">
+        <v>205</v>
+      </c>
+      <c r="L39" t="s">
+        <v>206</v>
+      </c>
+      <c r="M39" t="s">
+        <v>207</v>
+      </c>
+      <c r="N39" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40" t="s">
+        <v>15</v>
+      </c>
+      <c r="C40" t="s">
+        <v>16</v>
+      </c>
+      <c r="D40" t="s">
+        <v>208</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
+        <v>209</v>
+      </c>
+      <c r="J40"/>
+      <c r="K40" t="s">
+        <v>210</v>
+      </c>
+      <c r="L40" t="s">
+        <v>211</v>
+      </c>
+      <c r="M40" t="s">
+        <v>212</v>
+      </c>
+      <c r="N40" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41" t="s">
+        <v>15</v>
+      </c>
+      <c r="C41" t="s">
+        <v>16</v>
+      </c>
+      <c r="D41" t="s">
+        <v>213</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>19</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" t="s">
+        <v>214</v>
+      </c>
+      <c r="J41"/>
+      <c r="K41" t="s">
+        <v>215</v>
+      </c>
+      <c r="L41" t="s">
+        <v>76</v>
+      </c>
+      <c r="M41" t="s">
+        <v>216</v>
+      </c>
+      <c r="N41" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42" t="s">
+        <v>15</v>
+      </c>
+      <c r="C42" t="s">
+        <v>16</v>
+      </c>
+      <c r="D42" t="s">
+        <v>217</v>
+      </c>
+      <c r="E42" t="s">
+        <v>18</v>
+      </c>
+      <c r="F42" t="s">
+        <v>19</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>21</v>
+      </c>
+      <c r="I42" t="s">
+        <v>218</v>
+      </c>
+      <c r="J42"/>
+      <c r="K42" t="s">
+        <v>219</v>
+      </c>
+      <c r="L42" t="s">
+        <v>220</v>
+      </c>
+      <c r="M42" t="s">
+        <v>221</v>
+      </c>
+      <c r="N42" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43" t="s">
+        <v>15</v>
+      </c>
+      <c r="C43" t="s">
+        <v>16</v>
+      </c>
+      <c r="D43" t="s">
+        <v>222</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>21</v>
+      </c>
+      <c r="I43" t="s">
+        <v>223</v>
+      </c>
+      <c r="J43"/>
+      <c r="K43" t="s">
+        <v>224</v>
+      </c>
+      <c r="L43" t="s">
+        <v>225</v>
+      </c>
+      <c r="M43" t="s">
+        <v>226</v>
+      </c>
+      <c r="N43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>222</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
+        <v>227</v>
+      </c>
+      <c r="J44"/>
+      <c r="K44" t="s">
+        <v>228</v>
+      </c>
+      <c r="L44" t="s">
+        <v>225</v>
+      </c>
+      <c r="M44" t="s">
+        <v>229</v>
+      </c>
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
+        <v>230</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
+        <v>231</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45" t="s">
+        <v>232</v>
+      </c>
+      <c r="L45" t="s">
+        <v>233</v>
+      </c>
+      <c r="M45" t="s">
+        <v>234</v>
+      </c>
+      <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>