--- v0 (2026-05-09)
+++ v1 (2026-08-14)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="872" uniqueCount="331">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="336">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-101/2021</t>
   </si>
   <si>
+    <t>Podnesak od 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.; Prilog od: 20.07.2026.</t>
+  </si>
+  <si>
+    <t>FELICITER d.o.o.</t>
+  </si>
+  <si>
+    <t>Marina Studina 40, 10360 Sesvete, Hrvatska</t>
+  </si>
+  <si>
+    <t>33362149552</t>
+  </si>
+  <si>
+    <t>FELICITER d.o.o. 33362149552</t>
+  </si>
+  <si>
+    <t>20.07.2026. 14:41:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/633ae954-0a9a-4bad-8792-6d091556c230</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-101_2021-129-1 - Prilog 1. HZMO -ŠARIĆ.pdf; Prilog St-101_2021-129-2 - Prilog 2. Odluka VSRH Revd-889-2026-2 od 23.04.2026. - Rješenje.pdf; Prilog St-101_2021-129-3 - Prilog 3.-27 od 13.05.2026. - Rješenje - nastavak postupka.pdf; Prilog St-101_2021-129-4 - Prilog  4. Izvodi s računa.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/633ae954-0a9a-4bad-8792-6d091556c230/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=101&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Izvješće stečajnoga upravitelja od 17.04.2026. s prilozima</t>
   </si>
   <si>
-    <t>FELICITER d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.04.2026. 10:21:58</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e00d187-7cac-4367-a75e-78ab0f897967</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-101_2021-127-1 - Prilog 1. CVH -ŠARIĆ.pdf; Prilog St-101_2021-127-2 - Prilog 2. DGU - -Šarić.pdf; Prilog St-101_2021-127-3 - Prilog 3. Ovr_296_2021.pdf; Prilog St-101_2021-127-4 - Prilog 4. Podnesak TS ZG P-2427-2023-41 od 22.12.2025. - Prijedlog za dopuštenje revizije.pdf; Prilog St-101_2021-127-5 - Prilog 4. 1.Podnesak odgovor na prijedlog za dopuštenost revizije FELICITER Besek Šarić 551.pdf; Prilog St-101_2021-127-6 - Prilog 4.2. Trošak pristojbe za odgovor na dopuštenje revizije -ŠARIĆ.pdf; Prilog St-101_2021-127-7 - Prilog 5. Odluka TS ZG R1-19-2026-2 od 09.02.2026. - Rješenje - obustava postupka (1).pdf; Prilog St-101_2021-127-8 - Prilog 6. P-3140-2023-20 od 16.02.2026. - Rješenje - upravljanje postupkom.pdf; Prilog St-101_2021-127-9 - Prilog 7..pdf; Prilog St-101_2021-127-10 - Prilog 8..pdf; Prilog St-101_2021-127-11 - Prilog 9.  OGS ZG Ovr-1562-2016-109 od 05.12.2025. - Dopis - remisorno vraćanje spisa.pdf; Prilog St-101_2021-127-12 - Prilog 10. Odluka VSRH Revd-636-2025-2 od 28.01.2026. - Rješenje.pdf; Prilog St-101_2021-127-13 - Prilog 11. Izvodi 3-29 2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1e00d187-7cac-4367-a75e-78ab0f897967/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=101&amp;godina=2021</t>
   </si>
   <si>
     <t>Rješenje od 07.04.2026.</t>
   </si>
   <si>
     <t>07.04.2026. 14:09:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78658893-31b8-4a27-8b9e-97d102744894</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78658893-31b8-4a27-8b9e-97d102744894/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 20.03.2026. s prilozima</t>
   </si>
   <si>
     <t>25.03.2026. 14:12:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/820e7edd-18a9-447a-b300-7e35cb4d57de</t>
   </si>
@@ -1046,51 +1061,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N67"/>
+  <dimension ref="A1:N68"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1885,93 +1900,93 @@
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>112</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>113</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>114</v>
       </c>
       <c r="L20" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
       <c r="M20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L21" t="s">
-        <v>119</v>
+        <v>35</v>
       </c>
       <c r="M21" t="s">
         <v>120</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>121</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -2157,241 +2172,241 @@
       <c r="J26"/>
       <c r="K26" t="s">
         <v>143</v>
       </c>
       <c r="L26" t="s">
         <v>144</v>
       </c>
       <c r="M26" t="s">
         <v>145</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L27" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="M27" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L28" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M28" t="s">
         <v>153</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>154</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>155</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>156</v>
       </c>
       <c r="L29" t="s">
-        <v>100</v>
+        <v>157</v>
       </c>
       <c r="M29" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L30" t="s">
-        <v>30</v>
+        <v>105</v>
       </c>
       <c r="M30" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="L31" t="s">
-        <v>165</v>
+        <v>35</v>
       </c>
       <c r="M31" t="s">
         <v>166</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>167</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -2599,219 +2614,219 @@
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>192</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
         <v>193</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>194</v>
       </c>
       <c r="L37" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="M37" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
       <c r="G38" t="s">
         <v>20</v>
       </c>
       <c r="H38" t="s">
         <v>21</v>
       </c>
       <c r="I38" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="L38" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="M38" t="s">
         <v>200</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
         <v>201</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
         <v>21</v>
       </c>
       <c r="I39" t="s">
         <v>202</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
         <v>203</v>
       </c>
       <c r="L39" t="s">
-        <v>190</v>
+        <v>204</v>
       </c>
       <c r="M39" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
         <v>21</v>
       </c>
       <c r="I40" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="L40" t="s">
-        <v>100</v>
+        <v>195</v>
       </c>
       <c r="M40" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
         <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="L41" t="s">
-        <v>212</v>
+        <v>105</v>
       </c>
       <c r="M41" t="s">
         <v>213</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
         <v>214</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
@@ -2851,93 +2866,93 @@
         <v>16</v>
       </c>
       <c r="D43" t="s">
         <v>219</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>220</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>221</v>
       </c>
       <c r="L43" t="s">
-        <v>190</v>
+        <v>222</v>
       </c>
       <c r="M43" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>19</v>
       </c>
       <c r="G44" t="s">
         <v>20</v>
       </c>
       <c r="H44" t="s">
         <v>21</v>
       </c>
       <c r="I44" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="L44" t="s">
-        <v>226</v>
+        <v>195</v>
       </c>
       <c r="M44" t="s">
         <v>227</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
         <v>228</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
@@ -2997,241 +3012,241 @@
       <c r="J46"/>
       <c r="K46" t="s">
         <v>235</v>
       </c>
       <c r="L46" t="s">
         <v>236</v>
       </c>
       <c r="M46" t="s">
         <v>237</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
       <c r="G47" t="s">
         <v>20</v>
       </c>
       <c r="H47" t="s">
         <v>21</v>
       </c>
       <c r="I47" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="L47" t="s">
-        <v>70</v>
+        <v>241</v>
       </c>
       <c r="M47" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>15</v>
       </c>
       <c r="C48" t="s">
         <v>16</v>
       </c>
       <c r="D48" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>19</v>
       </c>
       <c r="G48" t="s">
         <v>20</v>
       </c>
       <c r="H48" t="s">
         <v>21</v>
       </c>
       <c r="I48" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="J48"/>
       <c r="K48" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="L48" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="M48" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>15</v>
       </c>
       <c r="C49" t="s">
         <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>19</v>
       </c>
       <c r="G49" t="s">
         <v>20</v>
       </c>
       <c r="H49" t="s">
         <v>21</v>
       </c>
       <c r="I49" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="J49"/>
       <c r="K49" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="L49" t="s">
-        <v>144</v>
+        <v>75</v>
       </c>
       <c r="M49" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="N49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>14</v>
       </c>
       <c r="B50" t="s">
         <v>15</v>
       </c>
       <c r="C50" t="s">
         <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>19</v>
       </c>
       <c r="G50" t="s">
         <v>20</v>
       </c>
       <c r="H50" t="s">
         <v>21</v>
       </c>
       <c r="I50" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="J50"/>
       <c r="K50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L50" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="M50" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="N50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="s">
         <v>14</v>
       </c>
       <c r="B51" t="s">
         <v>15</v>
       </c>
       <c r="C51" t="s">
         <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
       <c r="G51" t="s">
         <v>20</v>
       </c>
       <c r="H51" t="s">
         <v>21</v>
       </c>
       <c r="I51" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J51"/>
       <c r="K51" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="L51" t="s">
-        <v>254</v>
+        <v>157</v>
       </c>
       <c r="M51" t="s">
         <v>255</v>
       </c>
       <c r="N51" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="s">
         <v>14</v>
       </c>
       <c r="B52" t="s">
         <v>15</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
       <c r="D52" t="s">
         <v>256</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
@@ -3355,135 +3370,135 @@
         <v>16</v>
       </c>
       <c r="D55" t="s">
         <v>271</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>19</v>
       </c>
       <c r="G55" t="s">
         <v>20</v>
       </c>
       <c r="H55" t="s">
         <v>21</v>
       </c>
       <c r="I55" t="s">
         <v>272</v>
       </c>
       <c r="J55"/>
       <c r="K55" t="s">
         <v>273</v>
       </c>
       <c r="L55" t="s">
-        <v>190</v>
+        <v>274</v>
       </c>
       <c r="M55" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="N55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="s">
         <v>14</v>
       </c>
       <c r="B56" t="s">
         <v>15</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
       <c r="D56" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>19</v>
       </c>
       <c r="G56" t="s">
         <v>20</v>
       </c>
       <c r="H56" t="s">
         <v>21</v>
       </c>
       <c r="I56" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J56"/>
       <c r="K56" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="L56" t="s">
-        <v>55</v>
+        <v>195</v>
       </c>
       <c r="M56" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="N56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="s">
         <v>14</v>
       </c>
       <c r="B57" t="s">
         <v>15</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>19</v>
       </c>
       <c r="G57" t="s">
         <v>20</v>
       </c>
       <c r="H57" t="s">
         <v>21</v>
       </c>
       <c r="I57" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="J57"/>
       <c r="K57" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="L57" t="s">
-        <v>282</v>
+        <v>60</v>
       </c>
       <c r="M57" t="s">
         <v>283</v>
       </c>
       <c r="N57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="s">
         <v>14</v>
       </c>
       <c r="B58" t="s">
         <v>15</v>
       </c>
       <c r="C58" t="s">
         <v>16</v>
       </c>
       <c r="D58" t="s">
         <v>284</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
@@ -3649,177 +3664,177 @@
         <v>16</v>
       </c>
       <c r="D62" t="s">
         <v>304</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>19</v>
       </c>
       <c r="G62" t="s">
         <v>20</v>
       </c>
       <c r="H62" t="s">
         <v>21</v>
       </c>
       <c r="I62" t="s">
         <v>305</v>
       </c>
       <c r="J62"/>
       <c r="K62" t="s">
         <v>306</v>
       </c>
       <c r="L62" t="s">
-        <v>70</v>
+        <v>307</v>
       </c>
       <c r="M62" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="N62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="s">
         <v>14</v>
       </c>
       <c r="B63" t="s">
         <v>15</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
       <c r="G63" t="s">
         <v>20</v>
       </c>
       <c r="H63" t="s">
         <v>21</v>
       </c>
       <c r="I63" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J63"/>
       <c r="K63" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="L63" t="s">
-        <v>190</v>
+        <v>75</v>
       </c>
       <c r="M63" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="N63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
         <v>14</v>
       </c>
       <c r="B64" t="s">
         <v>15</v>
       </c>
       <c r="C64" t="s">
         <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>19</v>
       </c>
       <c r="G64" t="s">
         <v>20</v>
       </c>
       <c r="H64" t="s">
         <v>21</v>
       </c>
       <c r="I64" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J64"/>
       <c r="K64" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="L64" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="M64" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="N64" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="s">
         <v>14</v>
       </c>
       <c r="B65" t="s">
         <v>15</v>
       </c>
       <c r="C65" t="s">
         <v>16</v>
       </c>
       <c r="D65" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>19</v>
       </c>
       <c r="G65" t="s">
         <v>20</v>
       </c>
       <c r="H65" t="s">
         <v>21</v>
       </c>
       <c r="I65" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J65"/>
       <c r="K65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="L65" t="s">
-        <v>319</v>
+        <v>195</v>
       </c>
       <c r="M65" t="s">
         <v>320</v>
       </c>
       <c r="N65" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="s">
         <v>14</v>
       </c>
       <c r="B66" t="s">
         <v>15</v>
       </c>
       <c r="C66" t="s">
         <v>16</v>
       </c>
       <c r="D66" t="s">
         <v>321</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
@@ -3865,45 +3880,87 @@
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>19</v>
       </c>
       <c r="G67" t="s">
         <v>20</v>
       </c>
       <c r="H67" t="s">
         <v>21</v>
       </c>
       <c r="I67" t="s">
         <v>327</v>
       </c>
       <c r="J67"/>
       <c r="K67" t="s">
         <v>328</v>
       </c>
       <c r="L67" t="s">
         <v>329</v>
       </c>
       <c r="M67" t="s">
         <v>330</v>
       </c>
       <c r="N67" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
+      <c r="D68" t="s">
+        <v>331</v>
+      </c>
+      <c r="E68" t="s">
+        <v>18</v>
+      </c>
+      <c r="F68" t="s">
+        <v>19</v>
+      </c>
+      <c r="G68" t="s">
+        <v>20</v>
+      </c>
+      <c r="H68" t="s">
+        <v>21</v>
+      </c>
+      <c r="I68" t="s">
+        <v>332</v>
+      </c>
+      <c r="J68"/>
+      <c r="K68" t="s">
+        <v>333</v>
+      </c>
+      <c r="L68" t="s">
+        <v>334</v>
+      </c>
+      <c r="M68" t="s">
+        <v>335</v>
+      </c>
+      <c r="N68" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>