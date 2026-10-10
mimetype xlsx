--- v0 (2026-05-11)
+++ v1 (2026-10-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1020/2025</t>
   </si>
   <si>
+    <t>Rješenje od 08.10.2026.-38</t>
+  </si>
+  <si>
+    <t>FAGUS d.o.o.</t>
+  </si>
+  <si>
+    <t>Gornje Stative 7 A, 47000 Karlovac, Hrvatska</t>
+  </si>
+  <si>
+    <t>78886159301</t>
+  </si>
+  <si>
+    <t>FAGUS d.o.o. 78886159301</t>
+  </si>
+  <si>
+    <t>08.10.2026. 12:17:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3e794da-d7c0-4755-a05f-de65f259ec84</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c3e794da-d7c0-4755-a05f-de65f259ec84/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1020&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zaključak od 27.03.2026.-32</t>
   </si>
   <si>
-    <t>FAGUS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.03.2026. 14:08:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46749bbf-dd50-41ce-8c59-a4fa6ab35e16</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/46749bbf-dd50-41ce-8c59-a4fa6ab35e16/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1020&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Izvješće privremenog stečajnog upravitelja od 17.03.2026.-31; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.; Prilog od: 17.03.2026.</t>
   </si>
   <si>
     <t>18.03.2026. 14:38:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1681a46a-b853-4511-913f-111de05a71e8</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1020_2025-31-1 - Gmail - prethodni postupak nad Fagus d.o.o_.pdf; Prilog St-1020_2025-31-2 - dopis - poziv na dostavu dokumentacije i podataka 200226.pdf; Prilog St-1020_2025-31-3 - dopis HZMOpotvrda o broju zaposlenih.pdf; Prilog St-1020_2025-31-4 - GFI_POD_FAGUS_2023 bilanca.pdf; Prilog St-1020_2025-31-5 - Gmail - FAGUS d.o.o. Karlovac porezna.pdf; Prilog St-1020_2025-31-6 - Izjava o vođenju poslovnih knjiga za Fagus_doo.pdf; Prilog St-1020_2025-31-7 - GFI_POD_RDG_FAGUS_2023 RDG.pdf; Prilog St-1020_2025-31-8 - Gmail - FAGUS d.o.o. Karlovac upit knjigovodstvu.pdf; Prilog St-1020_2025-31-9 - IMG-20260313-WA0022.jpg; Prilog St-1020_2025-31-10 - FAGUS 01.01.-28.02.25.pdf; Prilog St-1020_2025-31-11 - FAGUS 31.12.2024.pdf; Prilog St-1020_2025-31-12 - Potvrda-20260317001231958172.pdf; Prilog St-1020_2025-31-13 - uvjerenje i račun CVH.pdf; Prilog St-1020_2025-31-14 - Gmail - fagus d.o.o_.pdf; Prilog St-1020_2025-31-15 - Ponuda_113-00234.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1681a46a-b853-4511-913f-111de05a71e8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja od 20.02.2026.-27</t>
   </si>
   <si>
     <t>20.02.2026. 12:05:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cea2481a-495c-450b-8ada-975d2077390a</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
@@ -144,53 +159,50 @@
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 20.05.2025.-4</t>
   </si>
   <si>
     <t>20.05.2025. 14:34:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0393ec86-274d-466b-ac91-c08ababdef21</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0393ec86-274d-466b-ac91-c08ababdef21/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 20.05.2025.-3</t>
   </si>
   <si>
     <t>FAGUS d.o.o. 78886159301; Matija Rožman 60966599308</t>
   </si>
   <si>
     <t>20.05.2025. 14:32:27</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eda9ab1c-a704-4fbf-9a02-7d733e58c5ed</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eda9ab1c-a704-4fbf-9a02-7d733e58c5ed/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a) (609) od 08.05.2025.-1; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.; Prilog od: 08.05.2025.</t>
   </si>
   <si>
     <t>09.05.2025. 14:14:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f04dd59a-6cf1-4939-a303-862cb4541b96</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-1020_2025-1-1 - Podnesak.pdf; Prilog St-1020_2025-1-2 - Podaci iz ZIS-a.pdf; Prilog St-1020_2025-1-3 - Podaci iz RGFI-a.pdf; Prilog St-1020_2025-1-4 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f04dd59a-6cf1-4939-a303-862cb4541b96/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -212,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -453,103 +465,145 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
+        <v>24</v>
+      </c>
+      <c r="M7" t="s">
         <v>51</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>52</v>
       </c>
-      <c r="N7" t="s">
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>