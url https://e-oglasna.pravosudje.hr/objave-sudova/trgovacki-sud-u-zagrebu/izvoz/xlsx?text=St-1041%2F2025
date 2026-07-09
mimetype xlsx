--- v0 (2026-05-23)
+++ v1 (2026-07-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1041/2025</t>
   </si>
   <si>
+    <t>Rješenje - otvaranje stečajnog postupka od 06.07.2026.-35</t>
+  </si>
+  <si>
+    <t>DOMINKOVIĆ PRODUKT d.o.o.</t>
+  </si>
+  <si>
+    <t>ODRA, SV. IZIDORA 28, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>53463980318</t>
+  </si>
+  <si>
+    <t>DOMINKOVIĆ PRODUKT d.o.o. 53463980318</t>
+  </si>
+  <si>
+    <t>06.07.2026. 09:15:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f49841f0-99db-4cdc-b8ba-f7c09d7f0e19</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f49841f0-99db-4cdc-b8ba-f7c09d7f0e19/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1041&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 25.05.2026. -30</t>
+  </si>
+  <si>
+    <t>25.05.2026. 09:57:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17ef640f-81bf-4f96-bf0a-c57f5f74333e</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17ef640f-81bf-4f96-bf0a-c57f5f74333e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Izvješće privremenog stečajnog upravitelja od 13.05.2026.-29; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
   </si>
   <si>
-    <t>DOMINKOVIĆ PRODUKT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>14.05.2026. 10:27:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8d81db0-cb46-41f0-b00a-b37a6735d40c</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1041_2025-29-1 - Dopis direktoru DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-29-2 - hzmo podaci o osiguranicima DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-29-3 - Potvrda o blokadi računa DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-29-4 - Očevidnik neizvršenih osnova za plaćanje DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-29-5 - BZP-6916-KO-ODRA.pdf; Prilog St-1041_2025-29-6 - Fotografije dvorišta poslovnog prostora DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-29-7 - Uvjerenje o vlasništvu vozila - dominković produkt.pdf; Prilog St-1041_2025-29-8 - RGFI-javna objava bilanca DOMINKOVIĆ PRODUKT.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8d81db0-cb46-41f0-b00a-b37a6735d40c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1041&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja od 02.04.2026.-25</t>
   </si>
   <si>
     <t>02.04.2026. 13:31:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3f74abb-50ac-4c96-9744-e0f7fbc7be99</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja.pdf O1000000070O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c3f74abb-50ac-4c96-9744-e0f7fbc7be99/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - ispravak rješenja od 17.07.2025.-21</t>
   </si>
   <si>
     <t>21.07.2025. 13:03:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f0b0d7b8-462a-4723-9cd7-f826a7366a7d</t>
   </si>
@@ -194,51 +224,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +484,126 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>