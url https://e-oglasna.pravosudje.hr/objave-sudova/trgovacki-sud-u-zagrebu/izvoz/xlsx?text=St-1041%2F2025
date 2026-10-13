--- v1 (2026-07-09)
+++ v2 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="80">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,147 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1041/2025</t>
   </si>
   <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 06.10.2026.-45</t>
+  </si>
+  <si>
+    <t>DOMINKOVIĆ PRODUKT  d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Odra, Sv. Izidora 28, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>53463980318</t>
+  </si>
+  <si>
+    <t>DOMINKOVIĆ PRODUKT  d.o.o. u stečaju 53463980318</t>
+  </si>
+  <si>
+    <t>06.10.2026. 13:26:52</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a654a08b-fc62-43b0-815f-fbf92806d16f</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a654a08b-fc62-43b0-815f-fbf92806d16f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1041&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Ispravak tablice prijavljenih tražbina od 25.09.2026.-41; Prilog od: 25.09.2026.; Prilog od: 25.09.2026.; Prilog od: 25.09.2026.</t>
+  </si>
+  <si>
+    <t>25.09.2026. 13:15:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a242e-d812-4f39-9c83-041a3bb7a678</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1041_2025-41-1 - Tablice (dopuna 2) prijavljenih tražbina, razlučnih i izlučnih prava DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-41-2 - Popis vjerovnika dopuna 2-.pdf; Prilog St-1041_2025-41-3 - Pregled imovine i obveza DOMINKOVIĆ PRODUKT dopuna.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ee7a242e-d812-4f39-9c83-041a3bb7a678/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna izviješća stečajnog upravitelja od 24.09.2026.-40; Prilog od: 24.09.2026.; Prilog od: 24.09.2026.</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:25:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc7142d5-c6c4-486c-9fb0-a65b99bf2430</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1041_2025-40-1 - Tablice (dopuna) prijavljenih tražbina, razlučnih i izlučnih prava DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-40-2 - Popis vjerovnika dopuna.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc7142d5-c6c4-486c-9fb0-a65b99bf2430/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 22.09.2026.-39; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.; Prilog od: 22.09.2026.;</t>
+  </si>
+  <si>
+    <t>24.09.2026. 13:23:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41fa9f88-20e7-480b-a5a5-a5a7c34683a0</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1041_2025-39-1 - Dominković produkt procjena stare hale 2021.pdf; Prilog St-1041_2025-39-2 - BZP-6914-KO-ODRA.pdf; Prilog St-1041_2025-39-3 - Vlasnički list za zk.ul. 936 k.o. Odra.pdf; Prilog St-1041_2025-39-4 - Dominković produkt procjena nove hale 2021.pdf; Prilog St-1041_2025-39-5 - Dominković produkt - ugovor o zajedničkom ulaganju.pdf; Prilog St-1041_2025-39-6 - Kartice osnovnog sredstva za novu halu.pdf; Prilog St-1041_2025-39-7 - Tablice prijavljenih tražbina, razlučnih i izlučnih prava DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-39-8 - Popis predmeta stečjane mase DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-39-9 - Popis vjerovnika(1).pdf; Prilog St-1041_2025-39-10 - Pregled imovine i obveza DOMINKOVIĆ PRODUKT.pdf; Prilog St-1041_2025-39-11 - Popis svih tražbina radnika i prijašnjih dužnikovih radnika čl. 257. st. 3. SZ.pdf; Prilog St-1041_2025-39-12 - Prijava tražbine 1. ZAGREBAČKI HOLDING.pdf; Prilog St-1041_2025-39-13 - Prijava tražbine 2. HAMAG-BICRO.pdf; Prilog St-1041_2025-39-14 - Prijava tražbine 3. HRVATSKE VODE.pdf; Prilog St-1041_2025-39-15 - Prijava tražbine 4. HEP-ELEKTRA.pdf; Prilog St-1041_2025-39-16 - Prijava tražbine 5. radnik SLAVKO BABIĆ.pdf; Prilog St-1041_2025-39-17 - Prijava tražbine 6. GRAD ZAGREB.pdf; Prilog St-1041_2025-39-18 - Prijava tražbine 7. INA.pdf; Prilog St-1041_2025-39-19 - Prijava tražbine 8. REPUBLIKA HRVATSKA.pdf; Prilog St-1041_2025-39-20 - Prijava tražbine 09. Matija Dominković.pdf; Prilog St-1041_2025-39-21 - Prijava tražbine 10. Triglav osiguranje d.d..pdf; Prilog St-1041_2025-39-22 - Prijava tražbine 11. Financijska agencija.pdf; Prilog St-1041_2025-39-23 - Prijava tražbine 12. HEP - OPSKRBA d.o.o..pdf; Prilog St-1041_2025-39-24 - Prijava tražbine 13. Istarska kreditna banka.pdf; Prilog St-1041_2025-39-25 - Prijava tražbine 14. D.Produkt d.o.o..pdf; Prilog St-1041_2025-39-26 - Prijava tražbine 15. MB ALATI d.o.o..pdf; Prilog St-1041_2025-39-27 - Prijava tražbine 16. Zdenka Dominković.pdf; Prilog St-1041_2025-39-28 - Prijava tražbine 16.1. Zdenka Dominković ispravak prijave.pdf; Prilog St-1041_2025-39-29 - Prijava tražbine 17. Radnici Čale, Šejapi, Golubović, Imprić, Kolak.pdf; Prilog St-1041_2025-39-30 - Prijava tražbine 18. Hrvatski zavod za zapošljavanje.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41fa9f88-20e7-480b-a5a5-a5a7c34683a0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - otvaranje stečajnog postupka od 06.07.2026.-35</t>
   </si>
   <si>
     <t>DOMINKOVIĆ PRODUKT d.o.o.</t>
   </si>
   <si>
     <t>ODRA, SV. IZIDORA 28, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
-    <t>53463980318</t>
-[...1 lines deleted...]
-  <si>
     <t>DOMINKOVIĆ PRODUKT d.o.o. 53463980318</t>
   </si>
   <si>
     <t>06.07.2026. 09:15:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f49841f0-99db-4cdc-b8ba-f7c09d7f0e19</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f49841f0-99db-4cdc-b8ba-f7c09d7f0e19/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1041&amp;godina=2025</t>
   </si>
   <si>
     <t>Zaključak od 25.05.2026. -30</t>
   </si>
   <si>
     <t>25.05.2026. 09:57:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17ef640f-81bf-4f96-bf0a-c57f5f74333e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/17ef640f-81bf-4f96-bf0a-c57f5f74333e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 13.05.2026.-29; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 10:27:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c8d81db0-cb46-41f0-b00a-b37a6735d40c</t>
   </si>
@@ -224,51 +293,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -456,154 +525,322 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="I8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="L8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="M8" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>43</v>
+      </c>
+      <c r="F9" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>45</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>43</v>
+      </c>
+      <c r="F11" t="s">
+        <v>44</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>45</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>