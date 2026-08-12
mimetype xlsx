--- v0 (2026-05-11)
+++ v1 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1071/2025</t>
   </si>
   <si>
+    <t>Podnesak-Izvješće stečajnog upravitelja od 03.07.2026.-40</t>
+  </si>
+  <si>
+    <t>NEOLUDUS d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Mesnička ulica 3/1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>78093521926</t>
+  </si>
+  <si>
+    <t>NEOLUDUS d.o.o. u stečaju 78093521926</t>
+  </si>
+  <si>
+    <t>03.07.2026. 10:37:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a2d9af-6081-4b52-ac54-a2f97a334397</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a2d9af-6081-4b52-ac54-a2f97a334397/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1071&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 26.03.2026.-37</t>
   </si>
   <si>
-    <t>NEOLUDUS d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>26.03.2026. 13:23:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14dc8a97-076f-4fae-8cfe-d3dccb2170f8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14dc8a97-076f-4fae-8cfe-d3dccb2170f8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1071&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine  od 26.03.2026.-36</t>
   </si>
   <si>
     <t>26.03.2026. 13:02:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59e1bd42-2670-4827-8972-175079b04873</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59e1bd42-2670-4827-8972-175079b04873/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 11.03.2026.-33 uz Prilog od: 11.03.2026.; Prilog od: 11.03.2026.</t>
   </si>
   <si>
     <t>11.03.2026. 09:07:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1aacf2b7-29fe-4238-9776-32012b9e2fa7</t>
   </si>
@@ -245,51 +260,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -477,196 +492,238 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
         <v>49</v>
-      </c>
-[...10 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>51</v>
       </c>
       <c r="L7" t="s">
         <v>52</v>
       </c>
       <c r="M7" t="s">
         <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>55</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>56</v>
       </c>
       <c r="L8" t="s">
         <v>57</v>
       </c>
       <c r="M8" t="s">
         <v>58</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>59</v>
       </c>
       <c r="E9" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I9" t="s">
         <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>61</v>
       </c>
       <c r="L9" t="s">
         <v>62</v>
       </c>
       <c r="M9" t="s">
         <v>63</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>64</v>
+      </c>
+      <c r="E10" t="s">
+        <v>48</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+      <c r="I10" t="s">
+        <v>65</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>66</v>
+      </c>
+      <c r="L10" t="s">
+        <v>67</v>
+      </c>
+      <c r="M10" t="s">
+        <v>68</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>