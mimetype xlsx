--- v1 (2026-08-12)
+++ v2 (2026-09-26)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="92">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,152 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1071/2025</t>
   </si>
   <si>
+    <t>Zaključak od 18.09.2026.-45</t>
+  </si>
+  <si>
+    <t>NEOLUDUS d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Mesnička ulica 3/1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>78093521926</t>
+  </si>
+  <si>
+    <t>NEOLUDUS d.o.o. u stečaju 78093521926</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:17:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcddd6d5-7309-4c4e-83e6-307d30149d22</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dcddd6d5-7309-4c4e-83e6-307d30149d22/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1071&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.09.2026.-44</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:05:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/566aeac4-9900-49ca-87fe-11ae7779fbc4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/566aeac4-9900-49ca-87fe-11ae7779fbc4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju od 17.09.2026.-43</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:08:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5917dbd-7d2f-4cde-99b6-2fa10559bb17</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5917dbd-7d2f-4cde-99b6-2fa10559bb17/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.09.2026.-42; Prilog od: 17.09.2026.; Prilog od: 17.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:44:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d505a7-4028-4a79-945d-a099f808764f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1071_2025-42-1 - pn - 1.pdf; Prilog St-1071_2025-42-2 - pn 2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f1d505a7-4028-4a79-945d-a099f808764f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 17.09.2026.-41</t>
+  </si>
+  <si>
+    <t>17.09.2026. 09:43:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acebece1-efa1-4386-a08e-ae50b158e2ec</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/acebece1-efa1-4386-a08e-ae50b158e2ec/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak-Izvješće stečajnog upravitelja od 03.07.2026.-40</t>
   </si>
   <si>
-    <t>NEOLUDUS d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>03.07.2026. 10:37:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10a2d9af-6081-4b52-ac54-a2f97a334397</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10a2d9af-6081-4b52-ac54-a2f97a334397/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1071&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 26.03.2026.-37</t>
   </si>
   <si>
     <t>26.03.2026. 13:23:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14dc8a97-076f-4fae-8cfe-d3dccb2170f8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/14dc8a97-076f-4fae-8cfe-d3dccb2170f8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine  od 26.03.2026.-36</t>
   </si>
   <si>
     <t>26.03.2026. 13:02:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/59e1bd42-2670-4827-8972-175079b04873</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
@@ -177,53 +249,50 @@
     <t>NEOLUDUS d.o.o.</t>
   </si>
   <si>
     <t>NEOLUDUS d.o.o. 78093521926</t>
   </si>
   <si>
     <t>19.12.2025. 13:10:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8396bf79-7652-4414-84e0-96dcb7dd5891</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8396bf79-7652-4414-84e0-96dcb7dd5891/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 07.10.2025.-9</t>
   </si>
   <si>
     <t>07.10.2025. 09:15:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/935fa4b5-0d57-4135-bf14-ab35b1369f00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/935fa4b5-0d57-4135-bf14-ab35b1369f00/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 21.07.2025.-3</t>
   </si>
   <si>
     <t>21.07.2025. 08:04:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/240fc5f3-033d-4fc1-a8d5-e774bebd33c1</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/240fc5f3-033d-4fc1-a8d5-e774bebd33c1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 20.05.2025.-1 uz Prilog od: 20.05.2025.; Prilog od: 20.05.2025.; Prilog od: 20.05.2025.</t>
   </si>
   <si>
     <t>21.07.2025. 08:04:36</t>
   </si>
@@ -260,51 +329,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,219 +580,429 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="M7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>64</v>
+      </c>
+      <c r="M10" t="s">
+        <v>65</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
         <v>66</v>
       </c>
-      <c r="L10" t="s">
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>67</v>
       </c>
-      <c r="M10" t="s">
+      <c r="J11"/>
+      <c r="K11" t="s">
         <v>68</v>
       </c>
-      <c r="N10" t="s">
+      <c r="L11" t="s">
+        <v>69</v>
+      </c>
+      <c r="M11" t="s">
+        <v>70</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>71</v>
+      </c>
+      <c r="E12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>73</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>72</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>73</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>73</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E15" t="s">
+        <v>72</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+      <c r="I15" t="s">
+        <v>88</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>89</v>
+      </c>
+      <c r="L15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>