--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="86">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1114/2025</t>
   </si>
   <si>
+    <t>Rješenje od 29.05.2026.-41</t>
+  </si>
+  <si>
+    <t>ADIMPLEO d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Keseri 4A, 10250 Ježdovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>56582186838</t>
+  </si>
+  <si>
+    <t>ADIMPLEO d.o.o. za usluge u stečaju 56582186838</t>
+  </si>
+  <si>
+    <t>29.05.2026. 10:45:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ddc77df-64cd-4c24-b334-5b1f347f3e6d</t>
+  </si>
+  <si>
+    <t>Rješenje - prodaja.pdf O281O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ddc77df-64cd-4c24-b334-5b1f347f3e6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1114&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Zapisnik od 21.04.2026.</t>
   </si>
   <si>
-    <t>ADIMPLEO d.o.o. za usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>27.04.2026. 14:05:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c727d30-98ef-4158-90ea-209b06f94bd2</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 21.04.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c727d30-98ef-4158-90ea-209b06f94bd2/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1114&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 10:56:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a234db6-b974-4154-a5d0-f6d3cd4b63e0</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a234db6-b974-4154-a5d0-f6d3cd4b63e0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica suca od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 10:53:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9ce0477b-f0e7-45d8-8034-887643c14da3</t>
   </si>
@@ -296,51 +311,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -486,364 +501,406 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="M6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" t="s">
         <v>59</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
         <v>61</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" t="s">
         <v>64</v>
       </c>
-      <c r="E10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>69</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I11" t="s">
         <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>71</v>
       </c>
       <c r="L11" t="s">
         <v>72</v>
       </c>
       <c r="M11" t="s">
         <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>74</v>
       </c>
       <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" t="s">
         <v>75</v>
-      </c>
-[...10 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
         <v>78</v>
       </c>
-      <c r="L12" t="s">
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
         <v>79</v>
       </c>
-      <c r="M12" t="s">
+      <c r="E13" t="s">
         <v>80</v>
       </c>
-      <c r="N12" t="s">
+      <c r="F13" t="s">
+        <v>64</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>81</v>
+      </c>
+      <c r="I13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>83</v>
+      </c>
+      <c r="L13" t="s">
+        <v>84</v>
+      </c>
+      <c r="M13" t="s">
+        <v>85</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>