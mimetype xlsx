--- v1 (2026-06-22)
+++ v2 (2026-08-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="104">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1114/2025</t>
   </si>
   <si>
+    <t>Zaključak od 15.07.2026.-64</t>
+  </si>
+  <si>
+    <t>ADIMPLEO d.o.o. za usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Keseri 4A, 10250 Ježdovec, Hrvatska</t>
+  </si>
+  <si>
+    <t>56582186838</t>
+  </si>
+  <si>
+    <t>ADIMPLEO d.o.o. za usluge u stečaju 56582186838</t>
+  </si>
+  <si>
+    <t>15.07.2026. 10:19:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13307d54-81a2-4cfe-beb7-47df70f05e9d</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji.pdf O348O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13307d54-81a2-4cfe-beb7-47df70f05e9d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1114&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>03.07.2026. 14:37:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e2d1b3-7312-404a-a426-516a210b1998</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1114_2025-62-1 - 1. Rješenje Općinskog suda u Pazinu, Zemljišnoknjižnog odjela Poreč-Parenzo.pdf; Prilog St-1114_2025-62-2 - 2. Ponuda za transport Auto Centar Horvat d.o.o..pdf; Prilog St-1114_2025-62-3 - 3. Ponuda za transport Bačani transporti d.o.o..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/46e2d1b3-7312-404a-a426-516a210b1998/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.06.2026.-61</t>
+  </si>
+  <si>
+    <t>25.06.2026. 14:34:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fceb447e-9257-4f46-8551-8f677269dd24</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fceb447e-9257-4f46-8551-8f677269dd24/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 24.06.2026.-59</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:20:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae324226-ba6b-4c41-beb8-7049bae5d041</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae324226-ba6b-4c41-beb8-7049bae5d041/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 29.05.2026.-41</t>
   </si>
   <si>
-    <t>ADIMPLEO d.o.o. za usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>29.05.2026. 10:45:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ddc77df-64cd-4c24-b334-5b1f347f3e6d</t>
   </si>
   <si>
     <t>Rješenje - prodaja.pdf O281O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3ddc77df-64cd-4c24-b334-5b1f347f3e6d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1114&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zapisnik od 21.04.2026.</t>
   </si>
   <si>
     <t>27.04.2026. 14:05:01</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c727d30-98ef-4158-90ea-209b06f94bd2</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 21.04.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9c727d30-98ef-4158-90ea-209b06f94bd2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 10:56:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3a234db6-b974-4154-a5d0-f6d3cd4b63e0</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
@@ -191,99 +251,93 @@
   <si>
     <t>Izvješće stečajnog upravitelja od 07.04.2026.</t>
   </si>
   <si>
     <t>08.04.2026. 08:43:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9913b019-fe2a-49a3-92da-b337a9fc25a3</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1114_2025-30-1 - 1. Izvadak iz zemljišne knjige.pdf; Prilog St-1114_2025-30-2 - 2. Podaci o radnicima Hrvatskog zavoda za mirovinsko osiguranje.pdf; Prilog St-1114_2025-30-3 - 3. Očevidnik Financijske agencije (1).pdf; Prilog St-1114_2025-30-4 - 4. Uvjerenje o vlasništvu vozila i dokaz o trošku ishođenja uvjerenja o vlasništvu vozila.pdf; Prilog St-1114_2025-30-5 - 5. Kataloške procjene vrijednosti vozila.pdf; Prilog St-1114_2025-30-6 - 6. Očitovanje SKDD d.d. i dokaz o trošku (1).pdf; Prilog St-1114_2025-30-7 - 7. Bruto bilanca na 31.12.2025.pdf; Prilog St-1114_2025-30-8 - 8. Registar osnovnih sredstava.pdf; Prilog St-1114_2025-30-9 - 9. Otvorene stavke dobavljača.pdf; Prilog St-1114_2025-30-10 - 10. Otvorene stavke inozemnih kupaca.pdf; Prilog St-1114_2025-30-11 - 11. Otvorene stavke kupaca.pdf; Prilog St-1114_2025-30-12 - 12. Dokaz o trošku pošte (1).pdf; Prilog St-1114_2025-30-13 - 13. Dokaz o trošku kataloške procjene vrijednosti vozila.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9913b019-fe2a-49a3-92da-b337a9fc25a3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 03.02.2026.</t>
   </si>
   <si>
     <t>03.02.2026. 13:52:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e0bcf0a-7117-406b-8092-e12344d10437</t>
   </si>
   <si>
-    <t>Zaključak.pdf O339O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6e0bcf0a-7117-406b-8092-e12344d10437/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-otvaranje stečajnog postupka od 29.01.2026.  -21</t>
   </si>
   <si>
     <t>KESERI 4 A, 10250 Ježdovec, Hrvatska</t>
   </si>
   <si>
     <t>29.01.2026. 13:45:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51daabcc-8b5f-4cb1-b855-6cadea3a19ab</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/51daabcc-8b5f-4cb1-b855-6cadea3a19ab/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.12.2025.</t>
   </si>
   <si>
     <t>09.12.2025. 11:01:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e733b698-dd67-4f99-aa36-e14680ff7124</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e733b698-dd67-4f99-aa36-e14680ff7124/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.10.2025.</t>
   </si>
   <si>
     <t>14.10.2025. 13:41:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/628fdaee-1412-45a1-898d-8b293e622538</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/628fdaee-1412-45a1-898d-8b293e622538/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka od 22.05.2025.</t>
   </si>
   <si>
     <t>ADIMPLEO d.o.o.</t>
   </si>
   <si>
     <t>ADIMPLEO d.o.o. 56582186838</t>
   </si>
   <si>
     <t>10.10.2025. 14:17:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21be875d-8a26-4a90-8520-6e10e5702a66</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-1114_2025-1-1 - Podnesak.pdf; Prilog St-1114_2025-1-2 - Podaci iz RGFI-a.pdf; Prilog St-1114_2025-1-3 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/21be875d-8a26-4a90-8520-6e10e5702a66/dokumenti/preuzimanje</t>
   </si>
@@ -311,51 +365,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -543,364 +597,532 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>60</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
         <v>63</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>64</v>
+      </c>
+      <c r="I11" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
         <v>71</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>63</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>64</v>
+      </c>
+      <c r="I12" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
         <v>76</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>63</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+      <c r="I13" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>40</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>63</v>
+      </c>
+      <c r="F14" t="s">
         <v>83</v>
       </c>
-      <c r="L13" t="s">
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>64</v>
+      </c>
+      <c r="I14" t="s">
         <v>84</v>
       </c>
-      <c r="M13" t="s">
+      <c r="J14"/>
+      <c r="K14" t="s">
         <v>85</v>
       </c>
-      <c r="N13" t="s">
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>63</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>64</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>63</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>64</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>35</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>98</v>
+      </c>
+      <c r="F17" t="s">
+        <v>83</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>99</v>
+      </c>
+      <c r="I17" t="s">
+        <v>100</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>101</v>
+      </c>
+      <c r="L17" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" t="s">
+        <v>103</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>