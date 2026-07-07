--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="39">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1177/2026</t>
   </si>
   <si>
+    <t>Podnesak od 15.06.2026. -60, Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Dubrava 122, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>16224488895</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju 16224488895</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:56:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-60-1 - UGOVOR O KUPOPRODAJI NEKRETNINE GARAŽE.pdf; Prilog St-1177_2026-60-2 - Računi za prodaju teretnih vozila.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Rješenje-otvaranje stečajnog postupka od 02.06.2026.  -56</t>
+  </si>
+  <si>
+    <t>BIO M.B. d.o.o.</t>
+  </si>
+  <si>
+    <t>BIO M.B. d.o.o. 16224488895</t>
+  </si>
+  <si>
+    <t>02.06.2026. 10:27:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776ae64-ee45-4911-8a63-0a2092b9d6b8</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7776ae64-ee45-4911-8a63-0a2092b9d6b8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje-pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečaja od 07.05.2026.  -43</t>
   </si>
   <si>
-    <t>BIO M.B. d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>07.05.2026. 11:53:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/024e36fa-f4d6-41ab-b9ff-fc9cc2426c2b</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/024e36fa-f4d6-41ab-b9ff-fc9cc2426c2b/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N4"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +262,126 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>33</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" t="s">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
+      </c>
+      <c r="I4" t="s">
+        <v>35</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
+        <v>37</v>
+      </c>
+      <c r="M4" t="s">
+        <v>38</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>