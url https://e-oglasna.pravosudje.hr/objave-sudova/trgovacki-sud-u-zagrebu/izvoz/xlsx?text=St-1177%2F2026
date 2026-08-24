--- v1 (2026-07-07)
+++ v2 (2026-08-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="44">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1177/2026</t>
   </si>
   <si>
+    <t>Podnesak od 20.08.2026.  -64, Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Dubrava 122, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>16224488895</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju 16224488895</t>
+  </si>
+  <si>
+    <t>21.08.2026. 07:44:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7423e3-dc60-4c00-9f32-088f1db54678</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-64-1 - Prijava i punomoć.pdf; Prilog St-1177_2026-64-2 - Računi.pdf; Prilog St-1177_2026-64-3 - Računi-1.pdf; Prilog St-1177_2026-64-4 - Nalog.pdf; Prilog St-1177_2026-64-5 - Povratnica.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9f7423e3-dc60-4c00-9f32-088f1db54678/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Podnesak od 15.06.2026. -60, Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
-    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>15.06.2026. 14:56:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1177_2026-60-1 - UGOVOR O KUPOPRODAJI NEKRETNINE GARAŽE.pdf; Prilog St-1177_2026-60-2 - Računi za prodaju teretnih vozila.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje-otvaranje stečajnog postupka od 02.06.2026.  -56</t>
   </si>
   <si>
     <t>BIO M.B. d.o.o.</t>
   </si>
   <si>
     <t>BIO M.B. d.o.o. 16224488895</t>
   </si>
   <si>
     <t>02.06.2026. 10:27:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7776ae64-ee45-4911-8a63-0a2092b9d6b8</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7776ae64-ee45-4911-8a63-0a2092b9d6b8/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečaja od 07.05.2026.  -43</t>
   </si>
@@ -170,51 +185,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N5"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -276,112 +291,154 @@
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
         <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>36</v>
       </c>
       <c r="L4" t="s">
         <v>37</v>
       </c>
       <c r="M4" t="s">
         <v>38</v>
       </c>
       <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" t="s">
+        <v>33</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5" t="s">
+        <v>40</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
+        <v>42</v>
+      </c>
+      <c r="M5" t="s">
+        <v>43</v>
+      </c>
+      <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>