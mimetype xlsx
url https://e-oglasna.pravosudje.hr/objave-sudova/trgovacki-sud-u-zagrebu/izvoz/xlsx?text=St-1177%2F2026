--- v2 (2026-08-24)
+++ v3 (2026-10-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="235" uniqueCount="107">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,267 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1177/2026</t>
   </si>
   <si>
+    <t>Podnesak od 07.10.2026. -79, Prilog od: 07.10.2026.</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju</t>
+  </si>
+  <si>
+    <t>Dubrava 122, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>16224488895</t>
+  </si>
+  <si>
+    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju 16224488895</t>
+  </si>
+  <si>
+    <t>08.10.2026. 10:35:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c7f10a8-8302-424b-8ac8-8dcb3ed1793a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-79-1 - BIO MB doo u stečaju_Prometi po računu 1103131215.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6c7f10a8-8302-424b-8ac8-8dcb3ed1793a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026. -78, Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:07:33</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861234f2-a372-4a63-b037-096257eae44d</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-78-9 - Prilog 3 - pregled prometa 1100978844 100-149.pdf; Prilog St-1177_2026-78-10 - Prilog 2 - pregled prometa 1100978844 50-99.pdf; Prilog St-1177_2026-78-11 - Prilog 1 - pregled prometa 1100978844 1-49.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/861234f2-a372-4a63-b037-096257eae44d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:06:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31dfd01-f521-4c68-a434-69eb4b2c347b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-78-6 - Prilog 6 - pregled prometa 1100978844 250-299.pdf; Prilog St-1177_2026-78-7 - Prilog 5 - pregled prometa 1100978844 200-249.pdf; Prilog St-1177_2026-78-8 - Pregled 4 - pregled prometa 1100978844 150-199.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b31dfd01-f521-4c68-a434-69eb4b2c347b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.10.2026. -78, Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.; Prilog od: 06.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:05:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e570b9-cee0-4fe8-8929-4004c48a582b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-78-1 - Prilog 11 - pregled prometa 1100978844 500-523.pdf; Prilog St-1177_2026-78-2 - Prilog 10 - pregled prometa 1100978844 450-499.pdf; Prilog St-1177_2026-78-3 - Prilog 9 - pregled prometa 1100978844 400-449.pdf; Prilog St-1177_2026-78-4 - Prilog 8 - pregled prometa 1100978844 350-399.pdf; Prilog St-1177_2026-78-5 - Prilog 7 - pregled prometa 1100978844 300-349.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60e570b9-cee0-4fe8-8929-4004c48a582b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 05.10.2026. -77, Prilog od: 05.10.2026.; Prilog od: 05.10.2026.</t>
+  </si>
+  <si>
+    <t>06.10.2026. 15:03:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e2f975-01c1-465f-a1a8-1864dd60eda5</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-77-1 - Prilog 1_Punomoć.pdf; Prilog St-1177_2026-77-2 - Prilog 2_BIO MB_promet po računu.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a5e2f975-01c1-465f-a1a8-1864dd60eda5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 02.10.2026.  -76, Prilog od: 02.10.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 09:45:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d329cf82-e18c-4385-90e2-934bb8b73c34</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-76-1 - Copy of Pregled_20prometa (27).xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d329cf82-e18c-4385-90e2-934bb8b73c34/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.  -75</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:01:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9363e80-52f7-4ec9-befe-9eba28842472</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9363e80-52f7-4ec9-befe-9eba28842472/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 29.09.2026.  -74</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:59:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de99029-0142-4917-af02-9300864a4f6d</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0de99029-0142-4917-af02-9300864a4f6d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 29.09.2026.  -72</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:57:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2db1963-5127-4796-838f-1302ec7a997c</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2db1963-5127-4796-838f-1302ec7a997c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje-utvrđene i osporene tražbine od 29.09.2026.  -71</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:48:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a71ab99-35a9-4173-8dbf-2cefa3769e5d</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4a71ab99-35a9-4173-8dbf-2cefa3769e5d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica priznatih tražbina od 29.09.2026.  -70</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:17:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4becceb0-13ea-4445-b471-662070e2752a</t>
+  </si>
+  <si>
+    <t>Ostalo.pdf O68O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4becceb0-13ea-4445-b471-662070e2752a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja i tablice prijavljenih tražbina od 17.09.2026.  -66</t>
+  </si>
+  <si>
+    <t>25.09.2026. 10:58:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be859a2-8a9a-4c28-b51b-4ce80bba3fa5</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6be859a2-8a9a-4c28-b51b-4ce80bba3fa5/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.08.2026.;  -65, Prilog od: 26.08.2026.</t>
+  </si>
+  <si>
+    <t>26.08.2026. 13:48:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce7e92e-e4ba-4378-bb7f-1f11876cf651</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1177_2026-65-1 - ZAPISNIK O ODUZIMANJU VOZILA 20.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce7e92e-e4ba-4378-bb7f-1f11876cf651/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 20.08.2026.  -64, Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.; Prilog od: 20.08.2026.</t>
   </si>
   <si>
-    <t>BIO M.B. društvo s ograničenom odgovornošću za trgovinu i usluge u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>21.08.2026. 07:44:21</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f7423e3-dc60-4c00-9f32-088f1db54678</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1177_2026-64-1 - Prijava i punomoć.pdf; Prilog St-1177_2026-64-2 - Računi.pdf; Prilog St-1177_2026-64-3 - Računi-1.pdf; Prilog St-1177_2026-64-4 - Nalog.pdf; Prilog St-1177_2026-64-5 - Povratnica.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f7423e3-dc60-4c00-9f32-088f1db54678/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1177&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 15.06.2026. -60, Prilog od: 15.06.2026.; Prilog od: 15.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:56:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1177_2026-60-1 - UGOVOR O KUPOPRODAJI NEKRETNINE GARAŽE.pdf; Prilog St-1177_2026-60-2 - Računi za prodaju teretnih vozila.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6680d678-84a3-44a0-89c6-4e1fb5e665cd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-otvaranje stečajnog postupka od 02.06.2026.  -56</t>
   </si>
   <si>
     <t>BIO M.B. d.o.o.</t>
   </si>
   <si>
     <t>BIO M.B. d.o.o. 16224488895</t>
   </si>
@@ -185,51 +374,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N18"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -330,115 +519,661 @@
       <c r="J3"/>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="L4" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="M4" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
+        <v>39</v>
+      </c>
+      <c r="M5" t="s">
+        <v>40</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>41</v>
       </c>
-      <c r="L5" t="s">
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
       </c>
-      <c r="M5" t="s">
+      <c r="J6"/>
+      <c r="K6" t="s">
         <v>43</v>
       </c>
-      <c r="N5" t="s">
+      <c r="L6" t="s">
+        <v>44</v>
+      </c>
+      <c r="M6" t="s">
+        <v>45</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>47</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" t="s">
+        <v>50</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>54</v>
+      </c>
+      <c r="M9" t="s">
+        <v>59</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>60</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>61</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>62</v>
+      </c>
+      <c r="L10" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>88</v>
+      </c>
+      <c r="M15" t="s">
+        <v>89</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>90</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>91</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>92</v>
+      </c>
+      <c r="L16" t="s">
+        <v>93</v>
+      </c>
+      <c r="M16" t="s">
+        <v>94</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>95</v>
+      </c>
+      <c r="E17" t="s">
+        <v>96</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>97</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>97</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>