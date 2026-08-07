--- v0 (2026-06-16)
+++ v1 (2026-08-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,153 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1246/2026</t>
   </si>
   <si>
+    <t>Podnesak od 14.07.2026.</t>
+  </si>
+  <si>
+    <t>SERVER MARK d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Joze Martinovića 9, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49136816030</t>
+  </si>
+  <si>
+    <t>SERVER MARK d.o.o. 49136816030</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:23:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571d66aa-141f-4b03-8edd-024b8fcae046</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571d66aa-141f-4b03-8edd-024b8fcae046/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>16.07.2026. 08:23:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a918fb-9792-43f1-8ecc-9b2384657f4e</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3a918fb-9792-43f1-8ecc-9b2384657f4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 07:36:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a0fd86-ddd7-4ddf-b6e4-b2d573239bdc</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/13a0fd86-ddd7-4ddf-b6e4-b2d573239bdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.07.2026.</t>
+  </si>
+  <si>
+    <t>10.07.2026. 07:48:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb0a8345-ced2-4168-b765-e7ebd746cd12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/cb0a8345-ced2-4168-b765-e7ebd746cd12/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 10:53:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d64f2ac-6a42-4eb6-9d19-0d9cf297683c</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d64f2ac-6a42-4eb6-9d19-0d9cf297683c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.; Prilog od: 29.06.2026.</t>
+  </si>
+  <si>
+    <t>01.07.2026. 08:09:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5a487b4-335c-451c-afb6-fe63974174e0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1246_2026-12-1 - zahtjev za mirno rješavanje spora.pdf; Prilog St-1246_2026-12-2 - račun.pdf; Prilog St-1246_2026-12-3 - gmail.pdf; Prilog St-1246_2026-12-4 - izvansudska nagodba.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f5a487b4-335c-451c-afb6-fe63974174e0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 19.05.2026.</t>
   </si>
   <si>
-    <t>SERVER MARK d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>16.06.2026. 08:40:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9a7c98c-9c82-4222-be93-8fa750848ea1</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka.pdf P115P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a9a7c98c-9c82-4222-be93-8fa750848ea1/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1246&amp;godina=2026</t>
   </si>
   <si>
     <t>Podnesak od 12.06.2026.; Prilog od: 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 08:55:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29121ee6-6009-4d35-9f69-f7f0b129ff93</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1246_2026-11-1 - punomoć stečaj sign.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/29121ee6-6009-4d35-9f69-f7f0b129ff93/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.; Prilog od: 18.05.2026.</t>
   </si>
   <si>
     <t>28.05.2026. 14:43:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f08df035-78cb-46a5-a25c-9c26521c1ed8</t>
   </si>
@@ -164,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -267,115 +342,367 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
+        <v>24</v>
+      </c>
+      <c r="M3" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>32</v>
+      </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>35</v>
       </c>
-      <c r="M4" t="s">
+      <c r="J5"/>
+      <c r="K5" t="s">
         <v>36</v>
       </c>
-      <c r="N4" t="s">
+      <c r="L5" t="s">
+        <v>24</v>
+      </c>
+      <c r="M5" t="s">
+        <v>37</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>39</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>40</v>
+      </c>
+      <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
+        <v>41</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>42</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>44</v>
+      </c>
+      <c r="L7" t="s">
+        <v>45</v>
+      </c>
+      <c r="M7" t="s">
+        <v>46</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>47</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>49</v>
+      </c>
+      <c r="L8" t="s">
+        <v>50</v>
+      </c>
+      <c r="M8" t="s">
+        <v>51</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>52</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>53</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>54</v>
+      </c>
+      <c r="L9" t="s">
+        <v>55</v>
+      </c>
+      <c r="M9" t="s">
+        <v>56</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>57</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>58</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>59</v>
+      </c>
+      <c r="L10" t="s">
+        <v>60</v>
+      </c>
+      <c r="M10" t="s">
+        <v>61</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>