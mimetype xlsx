--- v1 (2026-08-07)
+++ v2 (2026-09-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="72">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1246/2026</t>
   </si>
   <si>
+    <t>Podnesak od 17.08.2026.; Prilog od: 17.08.2026.; Prilog od: 17.08.2026.; Prilog od: 17.08.2026.</t>
+  </si>
+  <si>
+    <t>SERVER MARK d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Joze Martinovića 9, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49136816030</t>
+  </si>
+  <si>
+    <t>SERVER MARK d.o.o. 49136816030</t>
+  </si>
+  <si>
+    <t>18.08.2026. 08:20:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd49a4c-53a7-4eba-bab9-61ab9609d1eb</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1246_2026-19-1 - očitovanje na podnesak dužnika.pdf; Prilog St-1246_2026-19-2 - žalba na presudu pr.pdf; Prilog St-1246_2026-19-3 - žalba od 11.08.26..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ccd49a4c-53a7-4eba-bab9-61ab9609d1eb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1246&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Podnesak od 31.07.2026.; Prilog od: 31.07.2026.</t>
+  </si>
+  <si>
+    <t>10.08.2026. 10:13:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb298e5f-adf7-4f86-ae52-86811e7dfd50</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1246_2026-18-1 - Odluka ORS ZG Pr-1571-2023-75 od 29.07.2026. - Presuda.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/bb298e5f-adf7-4f86-ae52-86811e7dfd50/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 14.07.2026.</t>
   </si>
   <si>
-    <t>SERVER MARK d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>16.07.2026. 08:23:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/571d66aa-141f-4b03-8edd-024b8fcae046</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/571d66aa-141f-4b03-8edd-024b8fcae046/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1246&amp;godina=2026</t>
   </si>
   <si>
     <t>16.07.2026. 08:23:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3a918fb-9792-43f1-8ecc-9b2384657f4e</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a3a918fb-9792-43f1-8ecc-9b2384657f4e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 07:36:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13a0fd86-ddd7-4ddf-b6e4-b2d573239bdc</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13a0fd86-ddd7-4ddf-b6e4-b2d573239bdc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 08.07.2026.</t>
   </si>
@@ -239,51 +269,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -342,283 +372,283 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="L5" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M5" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L7" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="M7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L8" t="s">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="M8" t="s">
         <v>51</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>52</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
@@ -664,45 +694,129 @@
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>59</v>
       </c>
       <c r="L10" t="s">
         <v>60</v>
       </c>
       <c r="M10" t="s">
         <v>61</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>63</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
+        <v>65</v>
+      </c>
+      <c r="M11" t="s">
+        <v>66</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>68</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>69</v>
+      </c>
+      <c r="L12" t="s">
+        <v>70</v>
+      </c>
+      <c r="M12" t="s">
+        <v>71</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>