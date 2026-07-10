--- v0 (2026-05-23)
+++ v1 (2026-07-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,186 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1257/2026</t>
   </si>
   <si>
+    <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, Zagreb</t>
+  </si>
+  <si>
+    <t>83914254717</t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o. 83914254717</t>
+  </si>
+  <si>
+    <t>09.07.2026. 13:44:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141</t>
+  </si>
+  <si>
+    <t>07-02-26-26 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-25 Prijava tražbine HZZ-PUNOMOĆ.pdf; 07-02-26-24 Prijava tražbine - RH MIN PROSTORNOG UREĐENJA.pdf; 07-02-26-23 Prijava tražbine - MEGAPROJEKTI.pdf; 07-02-26-22 Prijava tražbine - AUTOCAMP ADRIA.pdf; 07-02-26-21 Prijava tražbine - COMO GRIIT D.O.O..pdf; 07-02-26-20 Prijava tražbine - ODV LUKA MARČIĆ.pdf; 07-02-26-19 Prijava tražbine - HZZ(5).pdf; 07-02-26-18 Prijava tražbine - HZZ(4).pdf; 07-02-26-17 Prijava tražbine - HZZ(3).pdf; 07-02-26-16 Prijava tražbine - HZZ(2).pdf; 07-02-26-15 Prijava tražbine - HZZ (1).pdf; 07-02-26-14 Prijava tražbine ZOU GRUBIŠIĆ I CRNOGAĆA.pdf; 07-02-26-13 Prijava tražbine - IMPULS S LEASING D.O.O. .pdf; 07-02-26-12 Prijava tražbine - ZG HOLDING .pdf; 07-02-26-11 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-10 Prijava tražbine - CROATIA OSIGURANJE.pdf; 07-02-26-09 Prijava tražbine - ZABA.pdf; 07-02-26-08 Prijava tražbine - HAMAG -BICRO.pdf; 07-02-26-07 Prijava tražbine - INA.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-05 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-04 Prijava tražbine - GRAĐA-PRODAJNI CENTRI.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Zaključak od 05.06.2026.-11</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>05.06.2026. 14:38:54</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80e24b23-ec0d-4ad3-8e35-428cae30ef36</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/80e24b23-ec0d-4ad3-8e35-428cae30ef36/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka od 05.06.2026.-10</t>
+  </si>
+  <si>
+    <t>05.06.2026. 14:33:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25fd301-06e2-4400-b947-1f62bf776784</t>
+  </si>
+  <si>
+    <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e25fd301-06e2-4400-b947-1f62bf776784/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.06.2026.-8; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:25:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81f31ac-2635-4639-9b5d-b5c085540126</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1257_2026-8-1 - CRNOGAĆA-ADRIA HOLIDAY RESORT d.o.o. SHARRI GROUP do.o.-tužba-PDF.pdf; Prilog St-1257_2026-8-2 - Obavijest o primitku podneska od 29.05.2026. za OS ŠI, Parnični postupak.pdf; Prilog St-1257_2026-8-3 - CRNOGAĆA-ADRIA HOLIDAY RESORT d.o.o., SHARRI GROUP do.o.-Prijedlog za zabilježbu tužbe radi pobijanj.pdf; Prilog St-1257_2026-8-4 - POTVRDA_O_ZAPRIMANJU_1610276_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e81f31ac-2635-4639-9b5d-b5c085540126/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 28.05.2026.-7</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:25:20</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7e7fdf0-a1a3-4325-be95-ca9dfd065863</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b7e7fdf0-a1a3-4325-be95-ca9dfd065863/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.05.2026.-6; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:25:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cc431a1-0850-42dc-af46-fcea61d87374</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1257_2026-6-1 - Izvadak iz sudskog registra-ADRIA HOLIDAY RESORT d.o.o..pdf; Prilog St-1257_2026-6-2 - Odluka OS ŠI Ovrv-12040-2025-13 od 23.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-1257_2026-6-3 - Izvadak iz sudskog registra-SHARRI GROUP d.o.o..pdf; Prilog St-1257_2026-6-4 - Zahtjev za izravnu naplatu-Ovrv-12040-2025-FINA.pdf; Prilog St-1257_2026-6-5 - VL (kuća Brodarica)-novi, nakon blokade 25032026.pdf; Prilog St-1257_2026-6-6 - Punomoć-BORE ERCEG (predstečaj).pdf; Prilog St-1257_2026-6-7 - Podnesak OS ŠI Ovrv-12040-2025-1 od 23.12.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-1257_2026-6-8 - Zbirka isprava posl. br. Z-9373.2026.pdf; Prilog St-1257_2026-6-9 - Zbirka isprava posl. br. Z-9376.2026.pdf; Prilog St-1257_2026-6-10 - Zbirka isprava posl. br. Z-9372.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2cc431a1-0850-42dc-af46-fcea61d87374/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 26.05.2026.-5; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.</t>
+  </si>
+  <si>
+    <t>05.06.2026. 13:25:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2bd0ee7-e4a9-49bc-b912-202af962971a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1257_2026-5-1 - GFI i potvrda predaje fini.pdf; Prilog St-1257_2026-5-2 - Popis Imovine i Obveza.pdf; Prilog St-1257_2026-5-3 - LMZ0326052617690929.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f2bd0ee7-e4a9-49bc-b912-202af962971a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje - stranci vraćen podnesak radi dopune od 21.05.2026.-4</t>
   </si>
   <si>
-    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 09:35:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e201dcb-fd97-40da-8d98-659917d798dc</t>
   </si>
   <si>
     <t>Rješenje - stranci vraćen podnesak radi dopune.pdf O143O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8e201dcb-fd97-40da-8d98-659917d798dc/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 20.05.2026.-1; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.; Prilog od: 20.05.2026.</t>
   </si>
   <si>
     <t>21.05.2026. 09:22:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b953d47-57b0-4ff1-9c8b-2a1e5590e680</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-1257_2026-1-1 - PUNOMOĆ ADRIA.pdf; Prilog St-1257_2026-1-2 - Potvrda o blokadi FINA.pdf; Prilog St-1257_2026-1-3 - Očevidnik Fina.pdf; Prilog St-1257_2026-1-4 - Izjava o broju zaposlenika.pdf; Prilog St-1257_2026-1-5 - Izjava o neisplaćenim plaćama.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2b953d47-57b0-4ff1-9c8b-2a1e5590e680/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
@@ -149,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N3"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -258,67 +366,361 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>33</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>34</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>35</v>
+      </c>
+      <c r="L4" t="s">
+        <v>36</v>
+      </c>
+      <c r="M4" t="s">
+        <v>37</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>28</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>39</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>40</v>
+      </c>
+      <c r="L5" t="s">
+        <v>41</v>
+      </c>
+      <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>28</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>