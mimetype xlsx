--- v1 (2026-07-10)
+++ v2 (2026-08-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,84 +59,129 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1257/2026</t>
   </si>
   <si>
+    <t>OBAVIJEST FINANCIJSKE AGENCIJA DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, Zagreb</t>
+  </si>
+  <si>
+    <t>83914254717</t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o. 83914254717</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:52:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d005ec9-510a-4238-a164-1d60c724a6c3</t>
+  </si>
+  <si>
+    <t>07-02-26-30 OBAVIJEST FINE DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5d005ec9-510a-4238-a164-1d60c724a6c3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
+  </si>
+  <si>
+    <t>20.08.2026. 14:42:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/468c1a9d-22d6-4d3f-80fd-8c5368d2ff90</t>
+  </si>
+  <si>
+    <t>07-02-26-28 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/468c1a9d-22d6-4d3f-80fd-8c5368d2ff90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 18.08.2026.-17</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>18.08.2026. 09:28:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff003eb-b07e-4e9f-b762-a23bd4896649</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2ff003eb-b07e-4e9f-b762-a23bd4896649/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
   </si>
   <si>
-    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>09.07.2026. 13:44:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141</t>
   </si>
   <si>
     <t>07-02-26-26 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-25 Prijava tražbine HZZ-PUNOMOĆ.pdf; 07-02-26-24 Prijava tražbine - RH MIN PROSTORNOG UREĐENJA.pdf; 07-02-26-23 Prijava tražbine - MEGAPROJEKTI.pdf; 07-02-26-22 Prijava tražbine - AUTOCAMP ADRIA.pdf; 07-02-26-21 Prijava tražbine - COMO GRIIT D.O.O..pdf; 07-02-26-20 Prijava tražbine - ODV LUKA MARČIĆ.pdf; 07-02-26-19 Prijava tražbine - HZZ(5).pdf; 07-02-26-18 Prijava tražbine - HZZ(4).pdf; 07-02-26-17 Prijava tražbine - HZZ(3).pdf; 07-02-26-16 Prijava tražbine - HZZ(2).pdf; 07-02-26-15 Prijava tražbine - HZZ (1).pdf; 07-02-26-14 Prijava tražbine ZOU GRUBIŠIĆ I CRNOGAĆA.pdf; 07-02-26-13 Prijava tražbine - IMPULS S LEASING D.O.O. .pdf; 07-02-26-12 Prijava tražbine - ZG HOLDING .pdf; 07-02-26-11 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-10 Prijava tražbine - CROATIA OSIGURANJE.pdf; 07-02-26-09 Prijava tražbine - ZABA.pdf; 07-02-26-08 Prijava tražbine - HAMAG -BICRO.pdf; 07-02-26-07 Prijava tražbine - INA.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-05 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-04 Prijava tražbine - GRAĐA-PRODAJNI CENTRI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 05.06.2026.-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tkalčićeva ulica 81, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>05.06.2026. 14:38:54</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80e24b23-ec0d-4ad3-8e35-428cae30ef36</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/80e24b23-ec0d-4ad3-8e35-428cae30ef36/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 05.06.2026.-10</t>
   </si>
   <si>
     <t>05.06.2026. 14:33:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e25fd301-06e2-4400-b947-1f62bf776784</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
@@ -257,51 +302,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -366,361 +411,487 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3" t="s">
         <v>30</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>33</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>33</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>74</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
+        <v>76</v>
+      </c>
+      <c r="M12" t="s">
+        <v>77</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>79</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
+        <v>81</v>
+      </c>
+      <c r="M13" t="s">
+        <v>82</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>