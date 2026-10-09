--- v2 (2026-08-25)
+++ v3 (2026-10-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="112">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,101 +59,191 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1257/2026</t>
   </si>
   <si>
+    <t>Žalba od 08.10.2026.-26</t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>83914254717</t>
+  </si>
+  <si>
+    <t>ADRIA HOLIDAY RESORT d.o.o. 83914254717</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:59:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ec839bd-11ed-4762-851d-d59e421feb54</t>
+  </si>
+  <si>
+    <t>Žalba.pdf P227P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6ec839bd-11ed-4762-851d-d59e421feb54/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.) od 05.10.2026.-25</t>
+  </si>
+  <si>
+    <t>05.10.2026. 12:45:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a21172-cb93-404d-830d-5a8b98d171d6</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6a21172-cb93-404d-830d-5a8b98d171d6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine od 30.09.2026.-22</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:02:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb3a57e-c92f-44fe-aca0-afbafa581053</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5fb3a57e-c92f-44fe-aca0-afbafa581053/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablice osporenih tražbina</t>
+  </si>
+  <si>
+    <t>Tkalčićeva ulica 81, Zagreb</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:44:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bbcb034-3ccd-4f37-b7dd-2988a5dce6d1</t>
+  </si>
+  <si>
+    <t>07-02-26-32 Tablica osporenih tražbina, .xls; 07-02-26-33 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ADRIA HOLIDAY RESORT.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3bbcb034-3ccd-4f37-b7dd-2988a5dce6d1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 08.09.2026.-18</t>
+  </si>
+  <si>
+    <t>08.09.2026. 12:54:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a43695f-ead7-4aac-9e4d-c62f529380e7</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a43695f-ead7-4aac-9e4d-c62f529380e7/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>26.08.2026. 08:32:01</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e78006a-7b7f-40b0-a3d0-9264be868786</t>
+  </si>
+  <si>
+    <t>07-02-26-31 Očitovanje dužnika o prijavljenim tražbinama - OBRAZAC 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0e78006a-7b7f-40b0-a3d0-9264be868786/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OBAVIJEST FINANCIJSKE AGENCIJA DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
-    <t>ADRIA HOLIDAY RESORT d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.08.2026. 14:52:50</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d005ec9-510a-4238-a164-1d60c724a6c3</t>
   </si>
   <si>
     <t>07-02-26-30 OBAVIJEST FINE DA DUŽNIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5d005ec9-510a-4238-a164-1d60c724a6c3/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1257&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA U PREDSTEČAJNOM POSTUPKU</t>
   </si>
   <si>
     <t>20.08.2026. 14:42:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/468c1a9d-22d6-4d3f-80fd-8c5368d2ff90</t>
   </si>
   <si>
     <t>07-02-26-28 Očitovanje povjerenika o prijavljenim tražbinama - OBRAZAC 5.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/468c1a9d-22d6-4d3f-80fd-8c5368d2ff90/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 18.08.2026.-17</t>
   </si>
   <si>
-    <t>Tkalčićeva ulica 81, 10000 Zagreb, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>18.08.2026. 09:28:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ff003eb-b07e-4e9f-b762-a23bd4896649</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ff003eb-b07e-4e9f-b762-a23bd4896649/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA </t>
   </si>
   <si>
     <t>09.07.2026. 13:44:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141</t>
   </si>
   <si>
     <t>07-02-26-26 TABLICA PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-25 Prijava tražbine HZZ-PUNOMOĆ.pdf; 07-02-26-24 Prijava tražbine - RH MIN PROSTORNOG UREĐENJA.pdf; 07-02-26-23 Prijava tražbine - MEGAPROJEKTI.pdf; 07-02-26-22 Prijava tražbine - AUTOCAMP ADRIA.pdf; 07-02-26-21 Prijava tražbine - COMO GRIIT D.O.O..pdf; 07-02-26-20 Prijava tražbine - ODV LUKA MARČIĆ.pdf; 07-02-26-19 Prijava tražbine - HZZ(5).pdf; 07-02-26-18 Prijava tražbine - HZZ(4).pdf; 07-02-26-17 Prijava tražbine - HZZ(3).pdf; 07-02-26-16 Prijava tražbine - HZZ(2).pdf; 07-02-26-15 Prijava tražbine - HZZ (1).pdf; 07-02-26-14 Prijava tražbine ZOU GRUBIŠIĆ I CRNOGAĆA.pdf; 07-02-26-13 Prijava tražbine - IMPULS S LEASING D.O.O. .pdf; 07-02-26-12 Prijava tražbine - ZG HOLDING .pdf; 07-02-26-11 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-10 Prijava tražbine - CROATIA OSIGURANJE.pdf; 07-02-26-09 Prijava tražbine - ZABA.pdf; 07-02-26-08 Prijava tražbine - HAMAG -BICRO.pdf; 07-02-26-07 Prijava tražbine - INA.pdf; 07-02-26-06 Prijava tražbine - FINA.pdf; 07-02-26-05 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-04 Prijava tražbine - GRAĐA-PRODAJNI CENTRI.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/31633416-af7f-435f-b8fc-f2b7bd24a141/dokumenti/preuzimanje</t>
@@ -189,53 +279,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/e25fd301-06e2-4400-b947-1f62bf776784/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.06.2026.-8; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.; Prilog od: 01.06.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 13:25:26</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e81f31ac-2635-4639-9b5d-b5c085540126</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1257_2026-8-1 - CRNOGAĆA-ADRIA HOLIDAY RESORT d.o.o. SHARRI GROUP do.o.-tužba-PDF.pdf; Prilog St-1257_2026-8-2 - Obavijest o primitku podneska od 29.05.2026. za OS ŠI, Parnični postupak.pdf; Prilog St-1257_2026-8-3 - CRNOGAĆA-ADRIA HOLIDAY RESORT d.o.o., SHARRI GROUP do.o.-Prijedlog za zabilježbu tužbe radi pobijanj.pdf; Prilog St-1257_2026-8-4 - POTVRDA_O_ZAPRIMANJU_1610276_2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e81f31ac-2635-4639-9b5d-b5c085540126/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 28.05.2026.-7</t>
   </si>
   <si>
     <t>05.06.2026. 13:25:20</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b7e7fdf0-a1a3-4325-be95-ca9dfd065863</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b7e7fdf0-a1a3-4325-be95-ca9dfd065863/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 26.05.2026.-6; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 13:25:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cc431a1-0850-42dc-af46-fcea61d87374</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1257_2026-6-1 - Izvadak iz sudskog registra-ADRIA HOLIDAY RESORT d.o.o..pdf; Prilog St-1257_2026-6-2 - Odluka OS ŠI Ovrv-12040-2025-13 od 23.03.2026. - Potvrda pravomoćnosti-ovršnosti (1).pdf; Prilog St-1257_2026-6-3 - Izvadak iz sudskog registra-SHARRI GROUP d.o.o..pdf; Prilog St-1257_2026-6-4 - Zahtjev za izravnu naplatu-Ovrv-12040-2025-FINA.pdf; Prilog St-1257_2026-6-5 - VL (kuća Brodarica)-novi, nakon blokade 25032026.pdf; Prilog St-1257_2026-6-6 - Punomoć-BORE ERCEG (predstečaj).pdf; Prilog St-1257_2026-6-7 - Podnesak OS ŠI Ovrv-12040-2025-1 od 23.12.2025. - Prijedlog za ovrhu na temelju vjerodostojne isprav.pdf; Prilog St-1257_2026-6-8 - Zbirka isprava posl. br. Z-9373.2026.pdf; Prilog St-1257_2026-6-9 - Zbirka isprava posl. br. Z-9376.2026.pdf; Prilog St-1257_2026-6-10 - Zbirka isprava posl. br. Z-9372.2026.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2cc431a1-0850-42dc-af46-fcea61d87374/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 26.05.2026.-5; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.; Prilog od: 26.05.2026.</t>
   </si>
   <si>
     <t>05.06.2026. 13:25:08</t>
   </si>
@@ -302,51 +389,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -453,445 +540,697 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
         <v>35</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>45</v>
       </c>
       <c r="L6" t="s">
         <v>46</v>
       </c>
       <c r="M6" t="s">
         <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
         <v>66</v>
       </c>
       <c r="M10" t="s">
         <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>68</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>70</v>
       </c>
       <c r="L11" t="s">
         <v>71</v>
       </c>
       <c r="M11" t="s">
         <v>72</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>73</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>74</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>75</v>
       </c>
       <c r="L12" t="s">
         <v>76</v>
       </c>
       <c r="M12" t="s">
         <v>77</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>78</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>80</v>
       </c>
       <c r="L13" t="s">
         <v>81</v>
       </c>
       <c r="M13" t="s">
         <v>82</v>
       </c>
       <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>46</v>
+      </c>
+      <c r="M15" t="s">
+        <v>91</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>92</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>93</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>94</v>
+      </c>
+      <c r="L16" t="s">
+        <v>95</v>
+      </c>
+      <c r="M16" t="s">
+        <v>96</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>97</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>98</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>99</v>
+      </c>
+      <c r="L17" t="s">
+        <v>100</v>
+      </c>
+      <c r="M17" t="s">
+        <v>101</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>102</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>103</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>104</v>
+      </c>
+      <c r="L18" t="s">
+        <v>105</v>
+      </c>
+      <c r="M18" t="s">
+        <v>106</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>107</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>108</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>109</v>
+      </c>
+      <c r="L19" t="s">
+        <v>110</v>
+      </c>
+      <c r="M19" t="s">
+        <v>111</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>