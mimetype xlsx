--- v0 (2026-06-17)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,156 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1264/2026</t>
   </si>
   <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>PROMONDIS GRUPA d.o.o.</t>
+  </si>
+  <si>
+    <t>Savska cesta 137/1, Zagreb</t>
+  </si>
+  <si>
+    <t>76443525282</t>
+  </si>
+  <si>
+    <t>PROMONDIS GRUPA d.o.o. 76443525282</t>
+  </si>
+  <si>
+    <t>22.07.2026. 11:25:23</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e519e0d-6870-46f9-a26c-ca272bc2f5fc</t>
+  </si>
+  <si>
+    <t>07-02-26-88  Dopuna Tablice prijavljenih tražbina   xlsx.xlsx; 07-02-26-87 Prijava tražbine - BMD LOG.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5e519e0d-6870-46f9-a26c-ca272bc2f5fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA III</t>
+  </si>
+  <si>
+    <t>17.07.2026. 14:18:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd79a24-806e-4595-afc1-7996dbc9f49a</t>
+  </si>
+  <si>
+    <t>07-02-26-56 Prijava tražbine - MARKO MATKOVIĆ.pdf; 07-02-26-57 Prijava tražbine - IVAN BARILAR.pdf; 07-02-26-58 Prijava tražbine - DARKO NEMČIĆ.pdf; 07-02-26-59 Prijava tražbine - STJEPAN STANIĆ.pdf; 07-02-26-60 Prijava tražbine - SHANTY PADEY.pdf; 07-02-26-61 Prijava tražbine - DAMIR POCRNIĆ.pdf; 07-02-26-62 Prijava tražbine - MIROSLAV KOPIĆ.pdf; 07-02-26-63 Prijava tražbine - TAMARA VUKMANOVIĆ.pdf; 07-02-26-64 Prijava tražbine - KRISTIJAN CURI.pdf; 07-02-26-65 Prijava tražbine - MILOŠ MANDIĆ.pdf; 07-02-26-66 prijava tražbine - ANA PROFACA.pdf; 07-02-26-67 Prijava tražbine - KRUNOSLAV SMOLIĆ.pdf; 07-02-26-68 Prijava tražbine - ZVJEZDAN BOTO.pdf; 07-02-26-69 Prijava tražbine - SUZANA CURI.pdf; 07-02-26-70 Prijava tražbine - ANTONETA CURI.pdf; 07-02-26-71 Prijava tražbine - MARIJA BUTKOVIĆ.pdf; 07-02-26-72 Prijava tražbine - ZG HOLDING .pdf; 07-02-26-73 Prijava tražbine - EOS MATRIX pdf.pdf; 07-02-26-74 Prijava tražbine - ADORA PRO D.O.O..pdf; 07-02-26-75 Prijava tražbine - HIMLAL BHATTARAI.pdf; 07-02-26-76 Prijava tražbine - SHRESTHA SUMAN KUMAR.pdf; 07-02-26-77 Prijava tražbine - DOMINIK BUTKOVIĆ.pdf; 07-02-26-78 Prijava tražbine - DORIS -JOSIPA KOMAR.pdf; 07-02-26-79 Prijava tražbine - SNJEŽANA DRLJAČA.pdf; 07-02-26-80 Prijava tražbine - ELLEN BUTKOVIĆ.pdf; 07-02-26-81 Prijava tražbine - KARLO PAŽIĆ.pdf; 07-02-26-82 Prijava tražbine - RAJ KUMAR TAMANG.pdf; 07-02-26-83 Prijava tražbine - BIRAJ PANDEY.pdf; 07-02-26-84 Prijava tražbine - MATEO BARILAR.pdf; 07-02-26-85 Prijava tražbine - K.S. GOGA -K.B. ING..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebd79a24-806e-4595-afc1-7996dbc9f49a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA II</t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:57:56</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f5a6c90-32d2-4f8c-8931-1f83281e23ca</t>
+  </si>
+  <si>
+    <t>07-02-26-31 Prijava tražbine - BRANKO VITAS.pdf; 07-02-26-32 Prijava tražbine - LUDIVIK CURI.pdf; 07-02-26-33 Prijava tražbine - IGOR ŽUTIĆ.pdf; 07-02-26-34 Prijava tražbine - PETAR DENAC.pdf; 07-02-26-35 Prijava tražbine - IVA KRZNARIĆ.pdf; 07-02-26-36 Prijava tražbine - DARIO MAĐARIĆ.pdf; 07-02-26-37 Prijava tražbine - FINA.pdf; 07-02-26-38 Prijava tražbine - HEP ELEKTRAd.o.o.pdf; 07-02-26-39 Prijava tražbine - A1 HR.pdf; 07-02-26-40 Prijava tražbine - FEROMONTAŽA D.O.O..pdf; 07-02-26-41 Prijava tražbine - HAKIJA SMAJIĆ.pdf; 07-02-26-42 Prijava tražbine - SANEL HASANOVIĆ.pdf; 07-02-26-43 Prijava tražbine - MERSUDIN ZULIĆ.pdf; 07-02-26-44 prijava tražbine - AMEL ŠABIĆ.pdf; 07-02-26-45 Prijava tražbine - MERSUDIN SMAJLOVIĆ.pdf; 07-02-26-46 Prijava tražbine - MEVLUDIN SMAJLOVIĆ.pdf; 07-02-26-47 Prijava tražbine - MIRSAD SMAJLOVIĆ.pdf; 07-02-26-48 Prijava tražbine - SEAD MANDALOVIĆ.pdf; 07-02-26-49 Prijava tražbine - DARKO PROŽEK.pdf; 07-02-26-50 Prijava tražbine - KRISTIJAN DEBELJAK.pdf; 07-02-26-51 Prijava tražbine - BARBARA KATUŠIĆ.pdf; 07-02-26-52 Prijava tražbine - HASUDIN ZULIĆ.pdf; 07-02-26-53 Prijava tražbine - TOMISLAV MIHETEC.pdf; 07-02-26-54 Prijava tražbine - GANESH KATUWAL.pdf; 07-02-26-55 Prijava tražbine - ZDRAVKO BARTULOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f5a6c90-32d2-4f8c-8931-1f83281e23ca/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PRIJAVE TRAŽBINA </t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:40:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f799f5-3635-437e-8fb3-5dcfe1735e98</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-05 Prijava tražbine - GORICA STAKLO D.O.O..pdf; 07-02-26-06 Prijava tražbine - Impuls leasing d.o.o..pdf; 07-02-26-07 Prijava tražbine - FOREST AGRAM D.O.O..pdf; 07-02-26-08 Prijava tražbine - ŠESTO ČULO D.O.O..pdf; 07-02-26-09 Prijava tražbine - BVB-SAN D.O.O..pdf; 07-02-26-10 Prijava tražbine - AR RETAIL 6 D.O.O..pdf; 07-02-26-11 Prijava tražbine - HRT.pdf; 07-02-26-12 Prijava tražbine - MV TRADE D.O.O..pdf; 07-02-26-13 Prijava tražbine - BOMARK AMBALAŽA D.O.O..pdf; 07-02-26-14 Prijava tražbine - WURTH HR.pdf; 07-02-26-15 Prijava tražbine - PROMONDO TOURISM D.O.O..pdf; 07-02-26-16 Prijava tražbine - MACHINES &amp; MATERIALS D.O.O..pdf; 07-02-26-17 Prijava tražbine - VANITAS D.O.O..pdf; 07-02-26-18 prijava tražbine - OLEA SOLIS D.O.O..pdf; 07-02-26-19 Prijava tražbine - DRAŽEN FILJEVIĆ.pdf; 07-02-26-20 Prjava tražbine - ZDRAVKO KRZNARIĆ.pdf; 07-02-26-21 Prijava tražbine - HRVOJE BUTKOVIĆ.pdf; 07-02-26-22 Prijava tražbine - BRUNO PODREPŠAK.pdf; 07-02-26-23 Prijava tražbine - ERNEST BOGOVIĆ.pdf; 07-02-26-24 Prijava tražbine - PLASINIA D.O.O..pdf; 07-02-26-25 Prijava tražbine - PROMONDIS OPREMA D.O.O..pdf; 07-02-26-26 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-27 Prijava tražbine - TINA ĐELILOVIĆ.pdf; 07-02-26-28 Prijava tražbine - CONSTANTIN JURCUL GHERLITA.pdf; 07-02-26-29 Prijava tražbine - BORKO VITAS.pdf; 07-02-26-30 Prijava tražbine - ŽELJKO ĐELILOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/09f799f5-3635-437e-8fb3-5dcfe1735e98/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA </t>
+  </si>
+  <si>
+    <t>17.07.2026. 13:15:29</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c3ec29-eea5-4536-871a-ad78a257be21</t>
+  </si>
+  <si>
+    <t>07-02-26-86 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10c3ec29-eea5-4536-871a-ad78a257be21/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 15.06.2026. -24</t>
   </si>
   <si>
-    <t>PROMONDIS GRUPA d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Savska cesta 137/1, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
-    <t>76443525282</t>
-[...4 lines deleted...]
-  <si>
     <t>15.06.2026. 14:20:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f18ea7-18c1-4737-9756-31bd2d69fb9d</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f18ea7-18c1-4737-9756-31bd2d69fb9d/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1264&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 15.06.2026. -23</t>
   </si>
   <si>
     <t>15.06.2026. 14:20:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f069815-a1b2-4ab2-82d6-b03257b493fa</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f069815-a1b2-4ab2-82d6-b03257b493fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog </t>
   </si>
   <si>
     <t>15.06.2026. 14:20:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e3836d70-adb7-439c-81fc-61ea30c66848</t>
   </si>
@@ -194,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -454,42 +532,252 @@
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>48</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>48</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>48</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>