--- v1 (2026-08-04)
+++ v2 (2026-09-19)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,128 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1264/2026</t>
   </si>
   <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovrhe od 18.09.2026. -32</t>
+  </si>
+  <si>
+    <t>PROMONDIS GRUPA d.o.o.</t>
+  </si>
+  <si>
+    <t>Savska cesta 137/1, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>76443525282</t>
+  </si>
+  <si>
+    <t>PROMONDIS GRUPA d.o.o. 76443525282</t>
+  </si>
+  <si>
+    <t>18.09.2026. 14:59:26</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e3e343-23ab-48e8-9833-60b5bf172ba3</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e6e3e343-23ab-48e8-9833-60b5bf172ba3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1264&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
+  </si>
+  <si>
+    <t>Savska cesta 137/1, Zagreb</t>
+  </si>
+  <si>
+    <t>27.08.2026. 09:38:10</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec06f656-642e-47c0-afee-57c154ecb115</t>
+  </si>
+  <si>
+    <t>07-02-26-91 Očitovanje dužnika o prijavljenim tražbinama OBRAZAC 4.pdf; 07-02-26-92 Očitovanje povjerenika o prijavljenim tražbinama OBRAZAC 5.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ec06f656-642e-47c0-afee-57c154ecb115/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 19.08.2026. -30</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:03:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa90f981-c08d-45b3-a01b-9e5037f472cd</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa90f981-c08d-45b3-a01b-9e5037f472cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA I PRIJAVA TRAŽBINE</t>
   </si>
   <si>
-    <t>PROMONDIS GRUPA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>22.07.2026. 11:25:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e519e0d-6870-46f9-a26c-ca272bc2f5fc</t>
   </si>
   <si>
     <t>07-02-26-88  Dopuna Tablice prijavljenih tražbina   xlsx.xlsx; 07-02-26-87 Prijava tražbine - BMD LOG.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e519e0d-6870-46f9-a26c-ca272bc2f5fc/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1264&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>PRIJAVE TRAŽBINA III</t>
   </si>
   <si>
     <t>17.07.2026. 14:18:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ebd79a24-806e-4595-afc1-7996dbc9f49a</t>
   </si>
   <si>
     <t>07-02-26-56 Prijava tražbine - MARKO MATKOVIĆ.pdf; 07-02-26-57 Prijava tražbine - IVAN BARILAR.pdf; 07-02-26-58 Prijava tražbine - DARKO NEMČIĆ.pdf; 07-02-26-59 Prijava tražbine - STJEPAN STANIĆ.pdf; 07-02-26-60 Prijava tražbine - SHANTY PADEY.pdf; 07-02-26-61 Prijava tražbine - DAMIR POCRNIĆ.pdf; 07-02-26-62 Prijava tražbine - MIROSLAV KOPIĆ.pdf; 07-02-26-63 Prijava tražbine - TAMARA VUKMANOVIĆ.pdf; 07-02-26-64 Prijava tražbine - KRISTIJAN CURI.pdf; 07-02-26-65 Prijava tražbine - MILOŠ MANDIĆ.pdf; 07-02-26-66 prijava tražbine - ANA PROFACA.pdf; 07-02-26-67 Prijava tražbine - KRUNOSLAV SMOLIĆ.pdf; 07-02-26-68 Prijava tražbine - ZVJEZDAN BOTO.pdf; 07-02-26-69 Prijava tražbine - SUZANA CURI.pdf; 07-02-26-70 Prijava tražbine - ANTONETA CURI.pdf; 07-02-26-71 Prijava tražbine - MARIJA BUTKOVIĆ.pdf; 07-02-26-72 Prijava tražbine - ZG HOLDING .pdf; 07-02-26-73 Prijava tražbine - EOS MATRIX pdf.pdf; 07-02-26-74 Prijava tražbine - ADORA PRO D.O.O..pdf; 07-02-26-75 Prijava tražbine - HIMLAL BHATTARAI.pdf; 07-02-26-76 Prijava tražbine - SHRESTHA SUMAN KUMAR.pdf; 07-02-26-77 Prijava tražbine - DOMINIK BUTKOVIĆ.pdf; 07-02-26-78 Prijava tražbine - DORIS -JOSIPA KOMAR.pdf; 07-02-26-79 Prijava tražbine - SNJEŽANA DRLJAČA.pdf; 07-02-26-80 Prijava tražbine - ELLEN BUTKOVIĆ.pdf; 07-02-26-81 Prijava tražbine - KARLO PAŽIĆ.pdf; 07-02-26-82 Prijava tražbine - RAJ KUMAR TAMANG.pdf; 07-02-26-83 Prijava tražbine - BIRAJ PANDEY.pdf; 07-02-26-84 Prijava tražbine - MATEO BARILAR.pdf; 07-02-26-85 Prijava tražbine - K.S. GOGA -K.B. ING..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ebd79a24-806e-4595-afc1-7996dbc9f49a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA II</t>
   </si>
   <si>
     <t>17.07.2026. 13:57:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3f5a6c90-32d2-4f8c-8931-1f83281e23ca</t>
   </si>
   <si>
     <t>07-02-26-31 Prijava tražbine - BRANKO VITAS.pdf; 07-02-26-32 Prijava tražbine - LUDIVIK CURI.pdf; 07-02-26-33 Prijava tražbine - IGOR ŽUTIĆ.pdf; 07-02-26-34 Prijava tražbine - PETAR DENAC.pdf; 07-02-26-35 Prijava tražbine - IVA KRZNARIĆ.pdf; 07-02-26-36 Prijava tražbine - DARIO MAĐARIĆ.pdf; 07-02-26-37 Prijava tražbine - FINA.pdf; 07-02-26-38 Prijava tražbine - HEP ELEKTRAd.o.o.pdf; 07-02-26-39 Prijava tražbine - A1 HR.pdf; 07-02-26-40 Prijava tražbine - FEROMONTAŽA D.O.O..pdf; 07-02-26-41 Prijava tražbine - HAKIJA SMAJIĆ.pdf; 07-02-26-42 Prijava tražbine - SANEL HASANOVIĆ.pdf; 07-02-26-43 Prijava tražbine - MERSUDIN ZULIĆ.pdf; 07-02-26-44 prijava tražbine - AMEL ŠABIĆ.pdf; 07-02-26-45 Prijava tražbine - MERSUDIN SMAJLOVIĆ.pdf; 07-02-26-46 Prijava tražbine - MEVLUDIN SMAJLOVIĆ.pdf; 07-02-26-47 Prijava tražbine - MIRSAD SMAJLOVIĆ.pdf; 07-02-26-48 Prijava tražbine - SEAD MANDALOVIĆ.pdf; 07-02-26-49 Prijava tražbine - DARKO PROŽEK.pdf; 07-02-26-50 Prijava tražbine - KRISTIJAN DEBELJAK.pdf; 07-02-26-51 Prijava tražbine - BARBARA KATUŠIĆ.pdf; 07-02-26-52 Prijava tražbine - HASUDIN ZULIĆ.pdf; 07-02-26-53 Prijava tražbine - TOMISLAV MIHETEC.pdf; 07-02-26-54 Prijava tražbine - GANESH KATUWAL.pdf; 07-02-26-55 Prijava tražbine - ZDRAVKO BARTULOVIĆ.pdf</t>
@@ -152,60 +200,54 @@
   <si>
     <t>07-02-26-04 Prijava tražbine - PORSCHE LEASING.pdf; 07-02-26-05 Prijava tražbine - GORICA STAKLO D.O.O..pdf; 07-02-26-06 Prijava tražbine - Impuls leasing d.o.o..pdf; 07-02-26-07 Prijava tražbine - FOREST AGRAM D.O.O..pdf; 07-02-26-08 Prijava tražbine - ŠESTO ČULO D.O.O..pdf; 07-02-26-09 Prijava tražbine - BVB-SAN D.O.O..pdf; 07-02-26-10 Prijava tražbine - AR RETAIL 6 D.O.O..pdf; 07-02-26-11 Prijava tražbine - HRT.pdf; 07-02-26-12 Prijava tražbine - MV TRADE D.O.O..pdf; 07-02-26-13 Prijava tražbine - BOMARK AMBALAŽA D.O.O..pdf; 07-02-26-14 Prijava tražbine - WURTH HR.pdf; 07-02-26-15 Prijava tražbine - PROMONDO TOURISM D.O.O..pdf; 07-02-26-16 Prijava tražbine - MACHINES &amp; MATERIALS D.O.O..pdf; 07-02-26-17 Prijava tražbine - VANITAS D.O.O..pdf; 07-02-26-18 prijava tražbine - OLEA SOLIS D.O.O..pdf; 07-02-26-19 Prijava tražbine - DRAŽEN FILJEVIĆ.pdf; 07-02-26-20 Prjava tražbine - ZDRAVKO KRZNARIĆ.pdf; 07-02-26-21 Prijava tražbine - HRVOJE BUTKOVIĆ.pdf; 07-02-26-22 Prijava tražbine - BRUNO PODREPŠAK.pdf; 07-02-26-23 Prijava tražbine - ERNEST BOGOVIĆ.pdf; 07-02-26-24 Prijava tražbine - PLASINIA D.O.O..pdf; 07-02-26-25 Prijava tražbine - PROMONDIS OPREMA D.O.O..pdf; 07-02-26-26 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-27 Prijava tražbine - TINA ĐELILOVIĆ.pdf; 07-02-26-28 Prijava tražbine - CONSTANTIN JURCUL GHERLITA.pdf; 07-02-26-29 Prijava tražbine - BORKO VITAS.pdf; 07-02-26-30 Prijava tražbine - ŽELJKO ĐELILOVIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/09f799f5-3635-437e-8fb3-5dcfe1735e98/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">TABLICA PRIJAVLJENIH TRAŽBINA </t>
   </si>
   <si>
     <t>17.07.2026. 13:15:29</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10c3ec29-eea5-4536-871a-ad78a257be21</t>
   </si>
   <si>
     <t>07-02-26-86 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10c3ec29-eea5-4536-871a-ad78a257be21/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 15.06.2026. -24</t>
   </si>
   <si>
-    <t>Savska cesta 137/1, 10000 Zagreb, Hrvatska</t>
-[...1 lines deleted...]
-  <si>
     <t>15.06.2026. 14:20:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f18ea7-18c1-4737-9756-31bd2d69fb9d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f18ea7-18c1-4737-9756-31bd2d69fb9d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 15.06.2026. -23</t>
   </si>
   <si>
     <t>15.06.2026. 14:20:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f069815-a1b2-4ab2-82d6-b03257b493fa</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9f069815-a1b2-4ab2-82d6-b03257b493fa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t xml:space="preserve">Podnesak od 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog od: 15.06.2026.; Prilog </t>
   </si>
   <si>
     <t>15.06.2026. 14:20:05</t>
   </si>
@@ -272,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -381,403 +423,529 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="L3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="M3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="L4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>50</v>
       </c>
       <c r="L7" t="s">
         <v>51</v>
       </c>
       <c r="M7" t="s">
         <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>53</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
         <v>56</v>
       </c>
       <c r="M8" t="s">
         <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>58</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>60</v>
       </c>
       <c r="L9" t="s">
         <v>61</v>
       </c>
       <c r="M9" t="s">
         <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>63</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>65</v>
       </c>
       <c r="L10" t="s">
+        <v>36</v>
+      </c>
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>69</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
         <v>70</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>71</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>72</v>
       </c>
-      <c r="N11" t="s">
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>