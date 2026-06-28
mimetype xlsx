--- v0 (2026-05-12)
+++ v1 (2026-06-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,174 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1286/2025</t>
   </si>
   <si>
+    <t>Podnesak od 18.06.2026.; Prilog od: 18.06.2026.; Prilog od: 18.06.2026.</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o.</t>
+  </si>
+  <si>
+    <t>Lanište 13 C, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49841905961</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o. 49841905961</t>
+  </si>
+  <si>
+    <t>19.06.2026. 10:36:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa5fc17e-023f-41df-b44b-6784e8f8537f</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1286_2025-29-1 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije.pdf; Prilog St-1286_2025-29-2 - Aktivni-izvadak-MBS-60433952-5484B04AD9B48C9CE063CB1214ACBAFD.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fa5fc17e-023f-41df-b44b-6784e8f8537f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.06.2026.</t>
+  </si>
+  <si>
+    <t>15.06.2026. 14:10:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bdf7971-c591-46f6-80c1-4326aa09987b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6bdf7971-c591-46f6-80c1-4326aa09987b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 10.06.2026.; Podnesak od 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.</t>
+  </si>
+  <si>
+    <t>11.06.2026. 09:24:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12e63733-f366-40c9-86f5-720ffd1a6ce4</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1286_2025-26-1 - FIN INSP 1 2_compressed.pdf; Prilog St-1286_2025-26-2 - CARINA.pdf; Prilog St-1286_2025-26-3 - UVJERENJE O VLASNIŠTVU (3).pdf; Prilog St-1286_2025-26-4 - EUROPA CARS DOO -  Bruto bilanca 2023.pdf; Prilog St-1286_2025-26-5 - Zahtjev  POREZNE- EUROPA CARS (1).pdf; Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/12e63733-f366-40c9-86f5-720ffd1a6ce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 28.05.2026.</t>
+  </si>
+  <si>
+    <t>28.05.2026. 13:58:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a31d02-f37a-4cd8-8775-efe26bc1eeb0</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/41a31d02-f37a-4cd8-8775-efe26bc1eeb0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 25.05.2026.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 14:27:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94b69fc8-2763-4150-93d3-c6037bd3ba6a</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94b69fc8-2763-4150-93d3-c6037bd3ba6a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 14.05.2026.</t>
+  </si>
+  <si>
+    <t>15.05.2026. 09:02:16</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0d3e4d-9921-4e78-9825-17d0b117425b</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dc0d3e4d-9921-4e78-9825-17d0b117425b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.; Prilog od: 28.04.2026.</t>
   </si>
   <si>
-    <t>EUROPA CARS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>29.04.2026. 11:01:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af15f6fb-56ba-43f2-9774-bd94f2f87107</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1286_2025-19-1 - EUROPA CARS I-VIŠI.pdf; Prilog St-1286_2025-19-2 - EUROPA CARS  -  II VIŠI.pdf; Prilog St-1286_2025-19-3 - EUROPA CARS RAZLUČNI.pdf; Prilog St-1286_2025-19-4 - EUROPA CARS- IZLUČNI.pdf; Prilog St-1286_2025-19-5 - POPIS IMOVINE.pdf; Prilog St-1286_2025-19-6 - POPIS VJEROVNIKA.pdf; Prilog St-1286_2025-19-7 - PREGLED IMOVINE I OBVEZA.pdf; Prilog St-1286_2025-19-8 - Predračun troškova – kopija.pdf; Prilog St-1286_2025-19-9 - Povijesni-izvadak-MBS-110085366-4B1B2B2911B639ECE063CB1214AC0A89.pdf; Prilog St-1286_2025-19-10 - PRIMOPREDAJNI ZAPISNIK ČUKUŠIČ-BULJAN-RALIĆ.pdf; Prilog St-1286_2025-19-11 - URA 7 09-24.pdf; Prilog St-1286_2025-19-12 - URA 1 10-24.pdf; Prilog St-1286_2025-19-13 - IRA 1 09-24.pdf; Prilog St-1286_2025-19-14 - IRA 1 10-24..pdf; Prilog St-1286_2025-19-15 - RBA IZVODI 10 MJ.pdf; Prilog St-1286_2025-19-16 - RBA IZVOD 2025 I 2026.pdf; Prilog St-1286_2025-19-17 - PODACI O KOLANJU KNJIGOVODSTVENIH DOKUMENATA.pdf; Prilog St-1286_2025-19-18 - RBA  IZVODI 9 MJ 2024-pages-1.pdf; Prilog St-1286_2025-19-19 - RBA  IZVODI 9 MJ 2024-pages-2.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af15f6fb-56ba-43f2-9774-bd94f2f87107/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 27.04.2026.</t>
   </si>
   <si>
     <t>28.04.2026. 09:04:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1e1ceaa-3fb3-46a9-8047-bfaff7b2090b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f1e1ceaa-3fb3-46a9-8047-bfaff7b2090b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.02.2026.; Prilog od: 19.02.2026.; Podnesak od 18.02.2026.</t>
   </si>
   <si>
     <t>20.02.2026. 09:19:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dace9280-1ac3-4bae-824c-6033bcc17dc2</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Podnesak.pdf P75P; Prilog St-1286_2025-17-1 - IBAN.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dace9280-1ac3-4bae-824c-6033bcc17dc2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.01.2026.</t>
   </si>
   <si>
     <t>14.01.2026. 13:12:41</t>
   </si>
@@ -248,51 +332,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -477,241 +561,493 @@
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>48</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="L8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="M8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L9" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
         <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>62</v>
       </c>
       <c r="L10" t="s">
         <v>63</v>
       </c>
       <c r="M10" t="s">
         <v>64</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>65</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>70</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>71</v>
+      </c>
+      <c r="L12" t="s">
+        <v>68</v>
+      </c>
+      <c r="M12" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>84</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>85</v>
+      </c>
+      <c r="L15" t="s">
+        <v>86</v>
+      </c>
+      <c r="M15" t="s">
+        <v>87</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>88</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>89</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>90</v>
+      </c>
+      <c r="L16" t="s">
+        <v>91</v>
+      </c>
+      <c r="M16" t="s">
+        <v>92</v>
+      </c>
+      <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>