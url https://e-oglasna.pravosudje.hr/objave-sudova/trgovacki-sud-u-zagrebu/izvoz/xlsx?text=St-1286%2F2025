--- v1 (2026-06-28)
+++ v2 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="209" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="113">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,138 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1286/2025</t>
   </si>
   <si>
+    <t>Rješenje od 30.07.2026.</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o.</t>
+  </si>
+  <si>
+    <t>Lanište 13 C, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49841905961</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o. 49841905961</t>
+  </si>
+  <si>
+    <t>30.07.2026. 14:05:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af557064-a9cb-45f7-a4f6-0cf5165f8aab</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/af557064-a9cb-45f7-a4f6-0cf5165f8aab/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>30.07.2026. 10:32:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea530f9-24d0-4e45-a527-e2f51231d63f</t>
+  </si>
+  <si>
+    <t>Prijedlog.pdf P155P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fea530f9-24d0-4e45-a527-e2f51231d63f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:53:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea749c4b-6ad3-419d-ad97-610c2b25e74a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1286_2025-31-1 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije - kaštel gomilica.pdf; Prilog St-1286_2025-31-2 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije.pdf; Prilog St-1286_2025-31-3 - EUROPA CARS - ured na internetu Numizma.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea749c4b-6ad3-419d-ad97-610c2b25e74a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 06.07.2026.; Prilog od: 06.07.2026.; Prilog od: 06.07.2026.</t>
+  </si>
+  <si>
+    <t>06.07.2026. 14:44:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac06690-e2a8-483c-8c6b-f0edfa091616</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1286_2025-30-1 - POVRATNICA.pdf; Prilog St-1286_2025-30-2 - Hrvatska Pošta - Tracking.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3ac06690-e2a8-483c-8c6b-f0edfa091616/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 18.06.2026.; Prilog od: 18.06.2026.; Prilog od: 18.06.2026.</t>
   </si>
   <si>
-    <t>EUROPA CARS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>19.06.2026. 10:36:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa5fc17e-023f-41df-b44b-6784e8f8537f</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1286_2025-29-1 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije.pdf; Prilog St-1286_2025-29-2 - Aktivni-izvadak-MBS-60433952-5484B04AD9B48C9CE063CB1214ACBAFD.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fa5fc17e-023f-41df-b44b-6784e8f8537f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 12.06.2026.</t>
   </si>
   <si>
     <t>15.06.2026. 14:10:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bdf7971-c591-46f6-80c1-4326aa09987b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6bdf7971-c591-46f6-80c1-4326aa09987b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 10.06.2026.; Podnesak od 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.; Prilog od: 29.05.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 09:24:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/12e63733-f366-40c9-86f5-720ffd1a6ce4</t>
   </si>
@@ -332,51 +392,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N16"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -625,429 +685,597 @@
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>30</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>50</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>50</v>
       </c>
       <c r="M13" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="L14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="M14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="L15" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="M15" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="L16" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="M16" t="s">
         <v>92</v>
       </c>
       <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>93</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>94</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>95</v>
+      </c>
+      <c r="L17" t="s">
+        <v>96</v>
+      </c>
+      <c r="M17" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>99</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>104</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>109</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" t="s">
+        <v>111</v>
+      </c>
+      <c r="M20" t="s">
+        <v>112</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>