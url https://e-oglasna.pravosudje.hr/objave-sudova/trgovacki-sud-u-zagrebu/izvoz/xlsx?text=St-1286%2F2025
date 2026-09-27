--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="113">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="127">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1286/2025</t>
   </si>
   <si>
+    <t>Rješenje od 24.09.2026.</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o.</t>
+  </si>
+  <si>
+    <t>Lanište 13 C, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49841905961</t>
+  </si>
+  <si>
+    <t>EUROPA CARS d.o.o. 49841905961</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:06:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e452fc81-2cb9-4d2c-9958-144229275927</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e452fc81-2cb9-4d2c-9958-144229275927/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 22.09.2026.; Prilog od: 22.09.2026.</t>
+  </si>
+  <si>
+    <t>23.09.2026. 14:49:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0366e2-c15a-4f50-93d5-cfa56f94af46</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1286_2025-37-1 - Obračun vožnje-RUJAN 2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/de0366e2-c15a-4f50-93d5-cfa56f94af46/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.08.2026.; Prilog od: 03.08.2026.; Podnesak od 03.08.2026.</t>
+  </si>
+  <si>
+    <t>17.08.2026. 11:19:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/433639c6-65b9-46c1-b6af-f333d4da00d2</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Podnesak.pdf P75P; Prilog St-1286_2025-35-1 - Obračun vožnje-SVIBANJ 2026 (1).xlsx.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/433639c6-65b9-46c1-b6af-f333d4da00d2/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 30.07.2026.</t>
   </si>
   <si>
-    <t>EUROPA CARS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>30.07.2026. 14:05:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af557064-a9cb-45f7-a4f6-0cf5165f8aab</t>
   </si>
   <si>
     <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/af557064-a9cb-45f7-a4f6-0cf5165f8aab/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1286&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 28.07.2026.</t>
   </si>
   <si>
     <t>30.07.2026. 10:32:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fea530f9-24d0-4e45-a527-e2f51231d63f</t>
   </si>
   <si>
     <t>Prijedlog.pdf P155P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/fea530f9-24d0-4e45-a527-e2f51231d63f/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.; Prilog od: 09.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 10:53:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ea749c4b-6ad3-419d-ad97-610c2b25e74a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1286_2025-31-1 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije - kaštel gomilica.pdf; Prilog St-1286_2025-31-2 - EUROPA CARS - zahtjev za dostavu knjigovodstvene dokumentacije.pdf; Prilog St-1286_2025-31-3 - EUROPA CARS - ured na internetu Numizma.pdf</t>
@@ -309,53 +354,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/6ee4119f-e954-43b2-93b3-1c8b5e79f3d2/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.12.2025.; Prilog od: 03.12.2025.</t>
   </si>
   <si>
     <t>04.12.2025. 11:08:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1983dcb5-31c3-4255-bbe5-6d1bee83e762</t>
   </si>
   <si>
     <t>Podnesak - predujam.pdf P250P; Prilog St-1286_2025-12-1 - Transakcije_10658936018.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1983dcb5-31c3-4255-bbe5-6d1bee83e762/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 14:26:06</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50f8f485-1297-4e25-acaa-6298b5b70aef</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50f8f485-1297-4e25-acaa-6298b5b70aef/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.10.2025.; Prijedlog od 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.</t>
   </si>
   <si>
     <t>30.10.2025. 14:24:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13e8a292-c448-4b19-9410-78214c07f98c</t>
   </si>
   <si>
     <t>Prijedlog za određivanje mjera osiguranja.pdf P106P; Prilog St-1286_2025-3-1 - europa cars - Revizorsko_izvjesce_2023.pdf; Prilog St-1286_2025-3-2 - europa cars - djelomični povijesni izvadak.pdf; Prilog St-1286_2025-3-3 - europa cars - upis branka buljana kao zz.pdf; Prilog St-1286_2025-3-4 - europa  cars - upis dejana dejanovića.pdf; Prilog St-1286_2025-3-5 - europa cars - upis petra ralića iz srbije.pdf; Požurnica.pdf P285P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/13e8a292-c448-4b19-9410-78214c07f98c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 01.10.2025.</t>
   </si>
   <si>
     <t>01.10.2025. 13:35:03</t>
   </si>
@@ -392,51 +434,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:N23"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -853,429 +895,555 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>50</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>50</v>
+        <v>80</v>
       </c>
       <c r="M13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="L14" t="s">
-        <v>83</v>
+        <v>65</v>
       </c>
       <c r="M14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
         <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>88</v>
+        <v>65</v>
       </c>
       <c r="M16" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="L17" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="M17" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="L18" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="M18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L19" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="M19" t="s">
         <v>107</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>108</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>109</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>110</v>
       </c>
       <c r="L20" t="s">
         <v>111</v>
       </c>
       <c r="M20" t="s">
         <v>112</v>
       </c>
       <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>113</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
+        <v>114</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>115</v>
+      </c>
+      <c r="L21" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" t="s">
+        <v>116</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>117</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>21</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>119</v>
+      </c>
+      <c r="L22" t="s">
+        <v>120</v>
+      </c>
+      <c r="M22" t="s">
+        <v>121</v>
+      </c>
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
+        <v>123</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>124</v>
+      </c>
+      <c r="L23" t="s">
+        <v>125</v>
+      </c>
+      <c r="M23" t="s">
+        <v>126</v>
+      </c>
+      <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>