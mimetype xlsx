--- v0 (2026-05-15)
+++ v1 (2026-07-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="91">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,168 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1407/2025</t>
   </si>
   <si>
+    <t>Rješenje - potvrda stečajnog plana od 01.07.2026. -70</t>
+  </si>
+  <si>
+    <t>Alpha Terra d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Dražena Petrovića 18, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>26998923836</t>
+  </si>
+  <si>
+    <t>Alpha Terra d.o.o. u stečaju 26998923836</t>
+  </si>
+  <si>
+    <t>01.07.2026. 15:16:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/033576ad-7a3d-4124-bce4-aa8da0ff3591</t>
+  </si>
+  <si>
+    <t>Rješenje - potvrda stečajnog plana.pdf O264O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/033576ad-7a3d-4124-bce4-aa8da0ff3591/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1407&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju od 01.07.2026. -68</t>
+  </si>
+  <si>
+    <t>01.07.2026. 15:16:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f98ed47-2a2d-408d-8bb1-3c12e82b0fe1</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f98ed47-2a2d-408d-8bb1-3c12e82b0fe1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak - određeno ročište od 16.06.2026. -66</t>
+  </si>
+  <si>
+    <t>17.06.2026. 10:00:02</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ae98b3-c121-4ea2-982e-8856561fb2f1</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/94ae98b3-c121-4ea2-982e-8856561fb2f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje ročišta radi rasprave i glasovanja o stečajnom planu od 27.05.2026. -62</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:17:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e9e166-d1e2-47d7-8675-f638b3daf465</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje ročišta radi raspravljanja i glasovanja o stečajnom planu.pdf O240O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/35e9e166-d1e2-47d7-8675-f638b3daf465/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 13.05.2026. -61; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.; Prilog od: 13.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:17:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd45aaf-94d1-492a-8c5a-0df4f0cb43f1</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1407_2025-61-1 - ALPHA TERRA D.O.O. - ELABORAT ..pdf; Prilog St-1407_2025-61-2 - Vještačenje bager O&amp;K.pdf; Prilog St-1407_2025-61-3 - Vještačenje IMT 533.pdf; Prilog St-1407_2025-61-4 - Vještačenje -Fiat priključak za panjeve.pdf; Prilog St-1407_2025-61-5 - Vještačenje Opel Astra cabrio.pdf; Prilog St-1407_2025-61-6 - Vještačenje Fiat Hittachi.pdf; Prilog St-1407_2025-61-7 - Vještačenje Yamaha MT-125.pdf; Prilog St-1407_2025-61-8 - Vještačenje utovarivač Hanomag.pdf; Prilog St-1407_2025-61-9 - Vještačenje KIA K2500.pdf; Prilog St-1407_2025-61-10 - Vještačenje kamion Mercedes 1013.pdf; Prilog St-1407_2025-61-11 - Ugovor -potpisan -Alpha -Glendor_201025.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ddd45aaf-94d1-492a-8c5a-0df4f0cb43f1/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Stečajni plan od 13.05.2026. -60; Prilog od: 13.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 12:16:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362082ad-fa48-4af0-93e9-c39a7614bc8a</t>
+  </si>
+  <si>
+    <t>Stečajni plan.pdf P179P; Prilog St-1407_2025-60-1 - Ovjerena Izjava Periša član društva.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/362082ad-fa48-4af0-93e9-c39a7614bc8a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 05.05.2026. -59</t>
   </si>
   <si>
-    <t>Alpha Terra d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>05.05.2026. 13:57:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5788821-0dee-4fe7-aaca-a8591bf5b2bc</t>
   </si>
   <si>
     <t>Rješenje - stranci vraćen podnesak radi dopune.pdf O143O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e5788821-0dee-4fe7-aaca-a8591bf5b2bc/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1407&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine od 23.12.2025. -55</t>
   </si>
   <si>
     <t>23.12.2025. 12:54:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a8a49f-b13b-4644-a1de-eda842529bd3</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a8a49f-b13b-4644-a1de-eda842529bd3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica utvrđenih tražbina od 23.12.2025. -54</t>
   </si>
   <si>
     <t>23.12.2025. 12:54:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1901405-0f48-417f-8bc1-91ed3abf93ac</t>
   </si>
@@ -236,51 +326,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -468,154 +558,406 @@
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...10 lines deleted...]
-        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>53</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
       </c>
-      <c r="L8" t="s">
+      <c r="J9"/>
+      <c r="K9" t="s">
         <v>59</v>
       </c>
-      <c r="M8" t="s">
+      <c r="L9" t="s">
         <v>60</v>
       </c>
-      <c r="N8" t="s">
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>73</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" t="s">
+        <v>75</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>76</v>
+      </c>
+      <c r="L12" t="s">
+        <v>77</v>
+      </c>
+      <c r="M12" t="s">
+        <v>78</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E13" t="s">
+        <v>73</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" t="s">
+        <v>80</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>81</v>
+      </c>
+      <c r="L13" t="s">
+        <v>82</v>
+      </c>
+      <c r="M13" t="s">
+        <v>83</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E14" t="s">
+        <v>85</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>86</v>
+      </c>
+      <c r="I14" t="s">
+        <v>87</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>88</v>
+      </c>
+      <c r="L14" t="s">
+        <v>89</v>
+      </c>
+      <c r="M14" t="s">
+        <v>90</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>