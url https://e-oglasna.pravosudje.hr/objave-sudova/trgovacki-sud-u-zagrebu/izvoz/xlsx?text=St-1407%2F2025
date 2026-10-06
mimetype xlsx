--- v1 (2026-07-04)
+++ v2 (2026-10-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="96">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1407/2025</t>
   </si>
   <si>
+    <t>Rješenje - zaključen stečajni postupak od 28.08.2026. -73</t>
+  </si>
+  <si>
+    <t>Alpha Terra d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Dražena Petrovića 18, 44250 Petrinja, Hrvatska</t>
+  </si>
+  <si>
+    <t>26998923836</t>
+  </si>
+  <si>
+    <t>Alpha Terra d.o.o. u stečaju 26998923836</t>
+  </si>
+  <si>
+    <t>28.08.2026. 13:56:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fba7814-b775-401f-86d5-2fdd5ce04749</t>
+  </si>
+  <si>
+    <t>Rješenje - zaključen stečajni postupak (čl. 344 SZ-a).pdf O891O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6fba7814-b775-401f-86d5-2fdd5ce04749/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1407&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje - potvrda stečajnog plana od 01.07.2026. -70</t>
   </si>
   <si>
-    <t>Alpha Terra d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>01.07.2026. 15:16:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/033576ad-7a3d-4124-bce4-aa8da0ff3591</t>
   </si>
   <si>
     <t>Rješenje - potvrda stečajnog plana.pdf O264O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/033576ad-7a3d-4124-bce4-aa8da0ff3591/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1407&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju od 01.07.2026. -68</t>
   </si>
   <si>
     <t>01.07.2026. 15:16:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f98ed47-2a2d-408d-8bb1-3c12e82b0fe1</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f98ed47-2a2d-408d-8bb1-3c12e82b0fe1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak - određeno ročište od 16.06.2026. -66</t>
   </si>
   <si>
     <t>17.06.2026. 10:00:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/94ae98b3-c121-4ea2-982e-8856561fb2f1</t>
   </si>
@@ -326,51 +341,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -810,154 +825,196 @@
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
         <v>79</v>
-      </c>
-[...10 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I13" t="s">
         <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>81</v>
       </c>
       <c r="L13" t="s">
         <v>82</v>
       </c>
       <c r="M13" t="s">
         <v>83</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>84</v>
       </c>
       <c r="E14" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>79</v>
+      </c>
+      <c r="I14" t="s">
         <v>85</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>86</v>
+      </c>
+      <c r="L14" t="s">
+        <v>87</v>
+      </c>
+      <c r="M14" t="s">
         <v>88</v>
       </c>
-      <c r="L14" t="s">
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>89</v>
       </c>
-      <c r="M14" t="s">
+      <c r="E15" t="s">
         <v>90</v>
       </c>
-      <c r="N14" t="s">
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>91</v>
+      </c>
+      <c r="I15" t="s">
+        <v>92</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>93</v>
+      </c>
+      <c r="L15" t="s">
+        <v>94</v>
+      </c>
+      <c r="M15" t="s">
+        <v>95</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>