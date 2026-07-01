--- v0 (2026-05-15)
+++ v1 (2026-07-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="217">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1491/2021</t>
   </si>
   <si>
+    <t>Rješenje od 10.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 61, 44400 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>81747694987</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o. 81747694987</t>
+  </si>
+  <si>
+    <t>10.06.2026. 14:45:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1491_2021-105-1 - potvrda plaćanja od 22. 5. 26..pdf; Prilog St-1491_2021-105-2 - rješenje br. P-2646_24 od 14. 5. 26..pdf; Prilog St-1491_2021-105-3 - podnesak stečajnog dužnika od 22. 5. 26..pdf; Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Podnesak  izvješće od 17.04.2026.</t>
   </si>
   <si>
-    <t>LIGNUM BIOMASA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.04.2026. 09:31:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
   </si>
   <si>
     <t>Zaključak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:44:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:43:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0516fc3-3ddf-43d9-bff5-19976248b087</t>
   </si>
@@ -689,51 +704,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N43"/>
+  <dimension ref="A1:N44"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -898,387 +913,387 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>52</v>
+        <v>30</v>
       </c>
       <c r="M8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="M12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="M13" t="s">
         <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1402,513 +1417,513 @@
         <v>16</v>
       </c>
       <c r="D17" t="s">
         <v>90</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
         <v>21</v>
       </c>
       <c r="I17" t="s">
         <v>91</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
         <v>92</v>
       </c>
       <c r="L17" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="M17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
         <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="L18" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="M18" t="s">
         <v>98</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>100</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>101</v>
       </c>
       <c r="L19" t="s">
-        <v>30</v>
+        <v>102</v>
       </c>
       <c r="M19" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L20" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="L21" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="M21" t="s">
         <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>112</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>113</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>114</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
+        <v>115</v>
       </c>
       <c r="M22" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="L23" t="s">
-        <v>24</v>
+        <v>93</v>
       </c>
       <c r="M23" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="L24" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="M24" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="L25" t="s">
-        <v>30</v>
+        <v>93</v>
       </c>
       <c r="M25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L26" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
       <c r="M26" t="s">
         <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>133</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>135</v>
       </c>
       <c r="L27" t="s">
-        <v>30</v>
+        <v>136</v>
       </c>
       <c r="M27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="L28" t="s">
-        <v>140</v>
+        <v>35</v>
       </c>
       <c r="M28" t="s">
         <v>141</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>142</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -1948,93 +1963,93 @@
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>147</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>148</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>149</v>
       </c>
       <c r="L30" t="s">
-        <v>30</v>
+        <v>150</v>
       </c>
       <c r="M30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="L31" t="s">
-        <v>154</v>
+        <v>35</v>
       </c>
       <c r="M31" t="s">
         <v>155</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
@@ -2136,93 +2151,93 @@
       <c r="J34"/>
       <c r="K34" t="s">
         <v>168</v>
       </c>
       <c r="L34" t="s">
         <v>169</v>
       </c>
       <c r="M34" t="s">
         <v>170</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>166</v>
+        <v>171</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="L35" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="M35" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
         <v>176</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
         <v>177</v>
       </c>
       <c r="L36" t="s">
         <v>178</v>
       </c>
       <c r="M36" t="s">
         <v>179</v>
@@ -2232,261 +2247,261 @@
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
         <v>180</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>182</v>
+      </c>
+      <c r="L37" t="s">
         <v>183</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>185</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
         <v>186</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I38" t="s">
         <v>187</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
         <v>188</v>
       </c>
       <c r="L38" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="M38" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>19</v>
       </c>
       <c r="G39" t="s">
         <v>20</v>
       </c>
       <c r="H39" t="s">
-        <v>181</v>
+        <v>21</v>
       </c>
       <c r="I39" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="L39" t="s">
-        <v>88</v>
+        <v>189</v>
       </c>
       <c r="M39" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>21</v>
+        <v>186</v>
       </c>
       <c r="I40" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="L40" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="M40" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>181</v>
+        <v>21</v>
       </c>
       <c r="I41" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="L41" t="s">
-        <v>200</v>
+        <v>93</v>
       </c>
       <c r="M41" t="s">
         <v>201</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
         <v>202</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>186</v>
       </c>
       <c r="I42" t="s">
         <v>203</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
         <v>204</v>
       </c>
       <c r="L42" t="s">
         <v>205</v>
       </c>
       <c r="M42" t="s">
         <v>206</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
@@ -2500,45 +2515,87 @@
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>208</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>209</v>
       </c>
       <c r="L43" t="s">
         <v>210</v>
       </c>
       <c r="M43" t="s">
         <v>211</v>
       </c>
       <c r="N43" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44" t="s">
+        <v>15</v>
+      </c>
+      <c r="C44" t="s">
+        <v>16</v>
+      </c>
+      <c r="D44" t="s">
+        <v>212</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
+        <v>213</v>
+      </c>
+      <c r="J44"/>
+      <c r="K44" t="s">
+        <v>214</v>
+      </c>
+      <c r="L44" t="s">
+        <v>215</v>
+      </c>
+      <c r="M44" t="s">
+        <v>216</v>
+      </c>
+      <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>