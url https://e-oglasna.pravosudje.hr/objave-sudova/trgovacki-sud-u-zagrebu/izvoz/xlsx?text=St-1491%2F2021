--- v1 (2026-07-01)
+++ v2 (2026-08-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="573" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="221">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1491/2021</t>
   </si>
   <si>
+    <t>Podnesak od 24.07.2026.</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 61, 44400 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>81747694987</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o. 81747694987</t>
+  </si>
+  <si>
+    <t>27.07.2026. 10:42:53</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2d2e80-e508-4277-8647-deb52fa062b9</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4d2d2e80-e508-4277-8647-deb52fa062b9/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Rješenje od 10.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
-    <t>LIGNUM BIOMASA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.06.2026. 14:45:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1491_2021-105-1 - potvrda plaćanja od 22. 5. 26..pdf; Prilog St-1491_2021-105-2 - rješenje br. P-2646_24 od 14. 5. 26..pdf; Prilog St-1491_2021-105-3 - podnesak stečajnog dužnika od 22. 5. 26..pdf; Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak  izvješće od 17.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 09:31:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:44:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:43:37</t>
   </si>
@@ -704,51 +716,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N44"/>
+  <dimension ref="A1:N45"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -871,1731 +883,1773 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M6" t="s">
         <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>53</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>56</v>
       </c>
       <c r="L9" t="s">
+        <v>24</v>
+      </c>
+      <c r="M9" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>58</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>60</v>
+      </c>
+      <c r="L10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M10" t="s">
         <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>63</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>65</v>
       </c>
       <c r="L11" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="M12" t="s">
         <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="M13" t="s">
         <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>76</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>77</v>
       </c>
       <c r="L14" t="s">
+        <v>39</v>
+      </c>
+      <c r="M14" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>79</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>81</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>81</v>
+      </c>
+      <c r="L15" t="s">
         <v>82</v>
       </c>
-      <c r="L15" t="s">
+      <c r="M15" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>86</v>
+      </c>
+      <c r="L16" t="s">
         <v>87</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>89</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>90</v>
-      </c>
-[...13 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>91</v>
+      </c>
+      <c r="L17" t="s">
         <v>92</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>94</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>95</v>
-      </c>
-[...13 lines deleted...]
-        <v>96</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>96</v>
+      </c>
+      <c r="L18" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="M18" t="s">
         <v>98</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>99</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>19</v>
       </c>
       <c r="G19" t="s">
         <v>20</v>
       </c>
       <c r="H19" t="s">
         <v>21</v>
       </c>
       <c r="I19" t="s">
         <v>100</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>101</v>
       </c>
       <c r="L19" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>103</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>105</v>
+      </c>
+      <c r="L20" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M20" t="s">
         <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>108</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>21</v>
       </c>
       <c r="I21" t="s">
         <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>110</v>
       </c>
       <c r="L21" t="s">
-        <v>30</v>
+        <v>39</v>
       </c>
       <c r="M21" t="s">
         <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>112</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>113</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>114</v>
       </c>
       <c r="L22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>116</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>118</v>
+      </c>
+      <c r="L23" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="M23" t="s">
         <v>120</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>121</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>122</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>123</v>
       </c>
       <c r="L24" t="s">
-        <v>30</v>
+        <v>97</v>
       </c>
       <c r="M24" t="s">
         <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>125</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>127</v>
       </c>
       <c r="L25" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="M25" t="s">
         <v>128</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>130</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>131</v>
       </c>
       <c r="L26" t="s">
-        <v>35</v>
+        <v>97</v>
       </c>
       <c r="M26" t="s">
         <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>133</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>135</v>
       </c>
       <c r="L27" t="s">
+        <v>39</v>
+      </c>
+      <c r="M27" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
+        <v>137</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" t="s">
+        <v>21</v>
+      </c>
+      <c r="I28" t="s">
         <v>138</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
+        <v>139</v>
+      </c>
+      <c r="L28" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M28" t="s">
         <v>141</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>142</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>20</v>
       </c>
       <c r="H29" t="s">
         <v>21</v>
       </c>
       <c r="I29" t="s">
         <v>143</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
         <v>144</v>
       </c>
       <c r="L29" t="s">
+        <v>39</v>
+      </c>
+      <c r="M29" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
+        <v>146</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>19</v>
+      </c>
+      <c r="G30" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" t="s">
+        <v>21</v>
+      </c>
+      <c r="I30" t="s">
         <v>147</v>
-      </c>
-[...13 lines deleted...]
-        <v>148</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
+        <v>148</v>
+      </c>
+      <c r="L30" t="s">
         <v>149</v>
       </c>
-      <c r="L30" t="s">
+      <c r="M30" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>151</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>152</v>
-      </c>
-[...13 lines deleted...]
-        <v>153</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>153</v>
+      </c>
+      <c r="L31" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="M31" t="s">
         <v>155</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
         <v>156</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
         <v>157</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
         <v>158</v>
       </c>
       <c r="L32" t="s">
+        <v>39</v>
+      </c>
+      <c r="M32" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
+        <v>160</v>
+      </c>
+      <c r="E33" t="s">
+        <v>18</v>
+      </c>
+      <c r="F33" t="s">
+        <v>19</v>
+      </c>
+      <c r="G33" t="s">
+        <v>20</v>
+      </c>
+      <c r="H33" t="s">
+        <v>21</v>
+      </c>
+      <c r="I33" t="s">
         <v>161</v>
-      </c>
-[...13 lines deleted...]
-        <v>162</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
+        <v>162</v>
+      </c>
+      <c r="L33" t="s">
         <v>163</v>
       </c>
-      <c r="L33" t="s">
+      <c r="M33" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>165</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>166</v>
-      </c>
-[...13 lines deleted...]
-        <v>167</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>167</v>
+      </c>
+      <c r="L34" t="s">
         <v>168</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>170</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>172</v>
+      </c>
+      <c r="L35" t="s">
         <v>173</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
       <c r="G36" t="s">
         <v>20</v>
       </c>
       <c r="H36" t="s">
         <v>21</v>
       </c>
       <c r="I36" t="s">
         <v>176</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
         <v>177</v>
       </c>
       <c r="L36" t="s">
         <v>178</v>
       </c>
       <c r="M36" t="s">
         <v>179</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
+        <v>175</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
         <v>180</v>
-      </c>
-[...13 lines deleted...]
-        <v>181</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>181</v>
+      </c>
+      <c r="L37" t="s">
         <v>182</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>184</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>187</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>186</v>
+      </c>
+      <c r="L38" t="s">
+        <v>187</v>
+      </c>
+      <c r="M38" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
+        <v>189</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>190</v>
+      </c>
+      <c r="I39" t="s">
         <v>191</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
+        <v>192</v>
+      </c>
+      <c r="L39" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="M39" t="s">
         <v>194</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
         <v>195</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
       <c r="G40" t="s">
         <v>20</v>
       </c>
       <c r="H40" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="I40" t="s">
         <v>196</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
         <v>197</v>
       </c>
       <c r="L40" t="s">
-        <v>93</v>
+        <v>193</v>
       </c>
       <c r="M40" t="s">
         <v>198</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>21</v>
+        <v>190</v>
       </c>
       <c r="I41" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="L41" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="M41" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>186</v>
+        <v>21</v>
       </c>
       <c r="I42" t="s">
         <v>203</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
         <v>204</v>
       </c>
       <c r="L42" t="s">
+        <v>97</v>
+      </c>
+      <c r="M42" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
+        <v>206</v>
+      </c>
+      <c r="E43" t="s">
+        <v>18</v>
+      </c>
+      <c r="F43" t="s">
+        <v>19</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>190</v>
+      </c>
+      <c r="I43" t="s">
         <v>207</v>
-      </c>
-[...13 lines deleted...]
-        <v>208</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
+        <v>208</v>
+      </c>
+      <c r="L43" t="s">
         <v>209</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
+        <v>211</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>21</v>
+      </c>
+      <c r="I44" t="s">
         <v>212</v>
-      </c>
-[...13 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>213</v>
+      </c>
+      <c r="L44" t="s">
         <v>214</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>215</v>
       </c>
-      <c r="M44" t="s">
+      <c r="N44" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45" t="s">
+        <v>15</v>
+      </c>
+      <c r="C45" t="s">
+        <v>16</v>
+      </c>
+      <c r="D45" t="s">
         <v>216</v>
       </c>
-      <c r="N44" t="s">
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
+        <v>217</v>
+      </c>
+      <c r="J45"/>
+      <c r="K45" t="s">
+        <v>218</v>
+      </c>
+      <c r="L45" t="s">
+        <v>219</v>
+      </c>
+      <c r="M45" t="s">
+        <v>220</v>
+      </c>
+      <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>