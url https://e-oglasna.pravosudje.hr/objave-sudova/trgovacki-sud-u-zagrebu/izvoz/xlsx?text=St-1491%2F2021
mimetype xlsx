--- v2 (2026-08-17)
+++ v3 (2026-10-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="586" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="225">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,117 +59,129 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1491/2021</t>
   </si>
   <si>
+    <t>Zaključak od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Vladimira Nazora 61, 44400 Topusko, Hrvatska</t>
+  </si>
+  <si>
+    <t>81747694987</t>
+  </si>
+  <si>
+    <t>LIGNUM BIOMASA d.o.o. 81747694987</t>
+  </si>
+  <si>
+    <t>30.09.2026. 13:34:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff72f626-bb69-4bb4-9f30-ef54b059a91a</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ff72f626-bb69-4bb4-9f30-ef54b059a91a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
+  </si>
+  <si>
     <t>Podnesak od 24.07.2026.</t>
   </si>
   <si>
-    <t>LIGNUM BIOMASA d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>27.07.2026. 10:42:53</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d2d2e80-e508-4277-8647-deb52fa062b9</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4d2d2e80-e508-4277-8647-deb52fa062b9/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1491&amp;godina=2021</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 10.06.2026.; Podnesak od 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.; Prilog od: 08.06.2026.</t>
   </si>
   <si>
     <t>10.06.2026. 14:45:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1491_2021-105-1 - potvrda plaćanja od 22. 5. 26..pdf; Prilog St-1491_2021-105-2 - rješenje br. P-2646_24 od 14. 5. 26..pdf; Prilog St-1491_2021-105-3 - podnesak stečajnog dužnika od 22. 5. 26..pdf; Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d919efaa-decc-4b9f-8e30-c22ac05448f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak  izvješće od 17.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 09:31:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/bdaa3e2b-1d09-46e6-90bf-342f35b09596/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:44:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f16ce625-6673-45bb-b6c4-c95d9b8a1805/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 01.12.2025.</t>
   </si>
   <si>
     <t>01.12.2025. 10:43:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0516fc3-3ddf-43d9-bff5-19976248b087</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b0516fc3-3ddf-43d9-bff5-19976248b087/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 24.11.2025.</t>
   </si>
   <si>
     <t>24.11.2025. 10:58:17</t>
   </si>
@@ -716,51 +728,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N45"/>
+  <dimension ref="A1:N46"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -883,177 +895,177 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>43</v>
       </c>
       <c r="L6" t="s">
+        <v>24</v>
+      </c>
+      <c r="M6" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>46</v>
-      </c>
-[...13 lines deleted...]
-        <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>47</v>
+      </c>
+      <c r="L7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M7" t="s">
         <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
@@ -1093,555 +1105,555 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>55</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>56</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
         <v>57</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>59</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>60</v>
       </c>
       <c r="L10" t="s">
+        <v>30</v>
+      </c>
+      <c r="M10" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>64</v>
+      </c>
+      <c r="L11" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>66</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>67</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>68</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>69</v>
       </c>
       <c r="L12" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="M12" t="s">
         <v>70</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>71</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
         <v>72</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>73</v>
       </c>
       <c r="L13" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="M13" t="s">
         <v>74</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>75</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>76</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>77</v>
       </c>
       <c r="L14" t="s">
-        <v>39</v>
+        <v>48</v>
       </c>
       <c r="M14" t="s">
         <v>78</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>79</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
         <v>80</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>81</v>
       </c>
       <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>85</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
+        <v>85</v>
+      </c>
+      <c r="L16" t="s">
         <v>86</v>
       </c>
-      <c r="L16" t="s">
+      <c r="M16" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
+        <v>88</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
         <v>89</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
+        <v>90</v>
+      </c>
+      <c r="L17" t="s">
         <v>91</v>
       </c>
-      <c r="L17" t="s">
+      <c r="M17" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>93</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>94</v>
-      </c>
-[...13 lines deleted...]
-        <v>95</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>95</v>
+      </c>
+      <c r="L18" t="s">
         <v>96</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>98</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>99</v>
-      </c>
-[...13 lines deleted...]
-        <v>100</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>100</v>
+      </c>
+      <c r="L19" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M19" t="s">
         <v>102</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>103</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
         <v>21</v>
       </c>
       <c r="I20" t="s">
         <v>104</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>105</v>
       </c>
       <c r="L20" t="s">
+        <v>30</v>
+      </c>
+      <c r="M20" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
+        <v>107</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>21</v>
+      </c>
+      <c r="I21" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>109</v>
+      </c>
+      <c r="L21" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M21" t="s">
         <v>111</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>112</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
@@ -1681,975 +1693,1017 @@
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>116</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
         <v>21</v>
       </c>
       <c r="I23" t="s">
         <v>117</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>118</v>
       </c>
       <c r="L23" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
+        <v>120</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>21</v>
+      </c>
+      <c r="I24" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>122</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
+        <v>122</v>
+      </c>
+      <c r="L24" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M24" t="s">
         <v>124</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>125</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
         <v>21</v>
       </c>
       <c r="I25" t="s">
         <v>126</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>127</v>
       </c>
       <c r="L25" t="s">
-        <v>24</v>
+        <v>101</v>
       </c>
       <c r="M25" t="s">
         <v>128</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>129</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
         <v>21</v>
       </c>
       <c r="I26" t="s">
         <v>130</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
         <v>131</v>
       </c>
       <c r="L26" t="s">
-        <v>97</v>
+        <v>30</v>
       </c>
       <c r="M26" t="s">
         <v>132</v>
       </c>
       <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>15</v>
       </c>
       <c r="C27" t="s">
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>133</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>134</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>135</v>
       </c>
       <c r="L27" t="s">
-        <v>39</v>
+        <v>101</v>
       </c>
       <c r="M27" t="s">
         <v>136</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>137</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>138</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>139</v>
       </c>
       <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
+        <v>141</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" t="s">
+        <v>21</v>
+      </c>
+      <c r="I29" t="s">
         <v>142</v>
-      </c>
-[...13 lines deleted...]
-        <v>143</v>
       </c>
       <c r="J29"/>
       <c r="K29" t="s">
+        <v>143</v>
+      </c>
+      <c r="L29" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M29" t="s">
         <v>145</v>
       </c>
       <c r="N29" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30" t="s">
         <v>15</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>146</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>147</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>148</v>
       </c>
       <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
+        <v>150</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>19</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" t="s">
+        <v>21</v>
+      </c>
+      <c r="I31" t="s">
         <v>151</v>
-      </c>
-[...13 lines deleted...]
-        <v>152</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
+        <v>152</v>
+      </c>
+      <c r="L31" t="s">
         <v>153</v>
       </c>
-      <c r="L31" t="s">
+      <c r="M31" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
+        <v>155</v>
+      </c>
+      <c r="E32" t="s">
+        <v>18</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" t="s">
+        <v>20</v>
+      </c>
+      <c r="H32" t="s">
+        <v>21</v>
+      </c>
+      <c r="I32" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>157</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
+        <v>157</v>
+      </c>
+      <c r="L32" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M32" t="s">
         <v>159</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
         <v>160</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
         <v>161</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
         <v>162</v>
       </c>
       <c r="L33" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
+        <v>164</v>
+      </c>
+      <c r="E34" t="s">
+        <v>18</v>
+      </c>
+      <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>165</v>
-      </c>
-[...13 lines deleted...]
-        <v>166</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>166</v>
+      </c>
+      <c r="L34" t="s">
         <v>167</v>
       </c>
-      <c r="L34" t="s">
+      <c r="M34" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>169</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
         <v>170</v>
-      </c>
-[...13 lines deleted...]
-        <v>171</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>171</v>
+      </c>
+      <c r="L35" t="s">
         <v>172</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>174</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>176</v>
+      </c>
+      <c r="L36" t="s">
         <v>177</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
       <c r="G37" t="s">
         <v>20</v>
       </c>
       <c r="H37" t="s">
         <v>21</v>
       </c>
       <c r="I37" t="s">
         <v>180</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
         <v>181</v>
       </c>
       <c r="L37" t="s">
         <v>182</v>
       </c>
       <c r="M37" t="s">
         <v>183</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>179</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>19</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>185</v>
+      </c>
+      <c r="L38" t="s">
         <v>186</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
+        <v>188</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>19</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>191</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
+        <v>190</v>
+      </c>
+      <c r="L39" t="s">
+        <v>191</v>
+      </c>
+      <c r="M39" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
+        <v>193</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>19</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>194</v>
+      </c>
+      <c r="I40" t="s">
         <v>195</v>
-      </c>
-[...13 lines deleted...]
-        <v>196</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
+        <v>196</v>
+      </c>
+      <c r="L40" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="M40" t="s">
         <v>198</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
         <v>199</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
       <c r="G41" t="s">
         <v>20</v>
       </c>
       <c r="H41" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="I41" t="s">
         <v>200</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
         <v>201</v>
       </c>
       <c r="L41" t="s">
-        <v>97</v>
+        <v>197</v>
       </c>
       <c r="M41" t="s">
         <v>202</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>19</v>
       </c>
       <c r="G42" t="s">
         <v>20</v>
       </c>
       <c r="H42" t="s">
-        <v>21</v>
+        <v>194</v>
       </c>
       <c r="I42" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="L42" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="M42" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
-        <v>190</v>
+        <v>21</v>
       </c>
       <c r="I43" t="s">
         <v>207</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
         <v>208</v>
       </c>
       <c r="L43" t="s">
+        <v>101</v>
+      </c>
+      <c r="M43" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
+        <v>210</v>
+      </c>
+      <c r="E44" t="s">
+        <v>18</v>
+      </c>
+      <c r="F44" t="s">
+        <v>19</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>194</v>
+      </c>
+      <c r="I44" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>212</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>212</v>
+      </c>
+      <c r="L44" t="s">
         <v>213</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
+        <v>215</v>
+      </c>
+      <c r="E45" t="s">
+        <v>18</v>
+      </c>
+      <c r="F45" t="s">
+        <v>19</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>21</v>
+      </c>
+      <c r="I45" t="s">
         <v>216</v>
-      </c>
-[...13 lines deleted...]
-        <v>217</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
+        <v>217</v>
+      </c>
+      <c r="L45" t="s">
         <v>218</v>
       </c>
-      <c r="L45" t="s">
+      <c r="M45" t="s">
         <v>219</v>
       </c>
-      <c r="M45" t="s">
+      <c r="N45" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46" t="s">
+        <v>15</v>
+      </c>
+      <c r="C46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D46" t="s">
         <v>220</v>
       </c>
-      <c r="N45" t="s">
+      <c r="E46" t="s">
+        <v>18</v>
+      </c>
+      <c r="F46" t="s">
+        <v>19</v>
+      </c>
+      <c r="G46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" t="s">
+        <v>21</v>
+      </c>
+      <c r="I46" t="s">
+        <v>221</v>
+      </c>
+      <c r="J46"/>
+      <c r="K46" t="s">
+        <v>222</v>
+      </c>
+      <c r="L46" t="s">
+        <v>223</v>
+      </c>
+      <c r="M46" t="s">
+        <v>224</v>
+      </c>
+      <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>