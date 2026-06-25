--- v0 (2026-05-08)
+++ v1 (2026-06-25)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,72 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1635/2024</t>
   </si>
   <si>
+    <t>Rješenje od 13.05.2026.</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI 35285598456; DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>13.05.2026. 14:57:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37787176-d5ad-4e3f-970c-89ad8734670f</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37787176-d5ad-4e3f-970c-89ad8734670f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.; Prilog od: 12.05.2026.</t>
+  </si>
+  <si>
+    <t>13.05.2026. 10:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95121db-5c0d-4988-b44e-4e48d130965a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1635_2024-33-1 - 11.05.2026. Prilog rashodi.pdf; Prilog St-1635_2024-33-2 - 11.05.2026. Prilog prihodi.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d95121db-5c0d-4988-b44e-4e48d130965a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.</t>
   </si>
   <si>
-    <t>DVD DONJI KUKURUZARI</t>
-[...4 lines deleted...]
-  <si>
     <t>20.10.2025. 12:52:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7135df12-b92a-4b74-b85b-6e9bc4fd99b6</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1635_2024-29-1 - 15.10.2025 Prilog izvješću ostalo.pdf; Prilog St-1635_2024-29-2 - 15.10.2025. Prilozi izvješću - prihodi.pdf; Prilog St-1635_2024-29-3 - 15.10.2025. Prilozi izvješću - rashodi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7135df12-b92a-4b74-b85b-6e9bc4fd99b6/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje od 09.09.2025.</t>
   </si>
   <si>
     <t>09.09.2025. 10:11:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15103e1-044a-4213-a25a-ad706d23e62a</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15103e1-044a-4213-a25a-ad706d23e62a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 18.07.2025.; Prilog od: 18.07.2025.</t>
   </si>
   <si>
     <t>21.07.2025. 13:31:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66ab57c8-9b30-4937-aace-9be1f57d1972</t>
   </si>
@@ -242,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,165 +541,241 @@
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>45</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" t="s">
         <v>46</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>47</v>
       </c>
       <c r="L7" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="N7" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>19</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="L8" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="N8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="M9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="L10" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="M10" t="s">
         <v>62</v>
       </c>
       <c r="N10" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>19</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>65</v>
+      </c>
+      <c r="L11" t="s">
+        <v>66</v>
+      </c>
+      <c r="M11" t="s">
+        <v>67</v>
+      </c>
+      <c r="N11" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>68</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12" t="s">
+        <v>19</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>70</v>
+      </c>
+      <c r="L12" t="s">
+        <v>71</v>
+      </c>
+      <c r="M12" t="s">
+        <v>72</v>
+      </c>
+      <c r="N12" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>