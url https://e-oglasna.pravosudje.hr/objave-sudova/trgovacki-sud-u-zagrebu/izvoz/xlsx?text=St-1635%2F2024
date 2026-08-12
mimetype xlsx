--- v1 (2026-06-25)
+++ v2 (2026-08-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="83">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,72 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1635/2024</t>
   </si>
   <si>
+    <t>Rješenje od 28.07.2026.</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI 35285598456; DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>28.07.2026. 14:18:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cf6da2a-b235-4423-a04a-d10c86efa49b</t>
+  </si>
+  <si>
+    <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase - ne postoji razlučno pravo.pdf O1000000184O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5cf6da2a-b235-4423-a04a-d10c86efa49b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Rješenje od 27.07.2026.</t>
+  </si>
+  <si>
+    <t>27.07.2026. 14:42:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1332c71-1b50-405f-86fa-4b63b03cf789</t>
+  </si>
+  <si>
+    <t>Rješenje o naknadi troškova stečajnom upravitelju.pdf O892O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b1332c71-1b50-405f-86fa-4b63b03cf789/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 13.05.2026.</t>
   </si>
   <si>
-    <t>DVD DONJI KUKURUZARI</t>
-[...4 lines deleted...]
-  <si>
     <t>13.05.2026. 14:57:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37787176-d5ad-4e3f-970c-89ad8734670f</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37787176-d5ad-4e3f-970c-89ad8734670f/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
   </si>
   <si>
     <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.; Prilog od: 12.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 10:04:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d95121db-5c0d-4988-b44e-4e48d130965a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1635_2024-33-1 - 11.05.2026. Prilog rashodi.pdf; Prilog St-1635_2024-33-2 - 11.05.2026. Prilog prihodi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d95121db-5c0d-4988-b44e-4e48d130965a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.</t>
   </si>
   <si>
     <t>20.10.2025. 12:52:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7135df12-b92a-4b74-b85b-6e9bc4fd99b6</t>
   </si>
@@ -272,51 +302,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -617,165 +647,241 @@
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="M9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L10" t="s">
-        <v>38</v>
+        <v>63</v>
       </c>
       <c r="M10" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="M11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="N11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>19</v>
       </c>
       <c r="I12" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L12" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="M12" t="s">
         <v>72</v>
       </c>
       <c r="N12" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>19</v>
+      </c>
+      <c r="I13" t="s">
+        <v>74</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>76</v>
+      </c>
+      <c r="M13" t="s">
+        <v>77</v>
+      </c>
+      <c r="N13" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>19</v>
+      </c>
+      <c r="I14" t="s">
+        <v>79</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>80</v>
+      </c>
+      <c r="L14" t="s">
+        <v>81</v>
+      </c>
+      <c r="M14" t="s">
+        <v>82</v>
+      </c>
+      <c r="N14" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>