--- v2 (2026-08-12)
+++ v3 (2026-09-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="91">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,74 +59,104 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1635/2024</t>
   </si>
   <si>
+    <t>Rješenje od 10.09.2026.</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>DVD DONJI KUKURUZARI 35285598456; DVD DONJI KUKURUZARI</t>
+  </si>
+  <si>
+    <t>10.09.2026. 14:49:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2122b8b0-92b1-4149-bf08-a1ae861f0efc</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2122b8b0-92b1-4149-bf08-a1ae861f0efc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Zaključak od 04.09.2026.</t>
+  </si>
+  <si>
+    <t>04.09.2026. 10:37:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabc8b34-1e5f-4c69-a87d-fba085e4de53</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eabc8b34-1e5f-4c69-a87d-fba085e4de53/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 28.07.2026.</t>
   </si>
   <si>
-    <t>DVD DONJI KUKURUZARI</t>
-[...4 lines deleted...]
-  <si>
     <t>28.07.2026. 14:18:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cf6da2a-b235-4423-a04a-d10c86efa49b</t>
   </si>
   <si>
     <t>Rješenje o obustavi i zaključenju zbog nedostatnosti st. mase - ne postoji razlučno pravo.pdf O1000000184O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5cf6da2a-b235-4423-a04a-d10c86efa49b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1635&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje od 27.07.2026.</t>
   </si>
   <si>
     <t>27.07.2026. 14:42:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1332c71-1b50-405f-86fa-4b63b03cf789</t>
   </si>
   <si>
     <t>Rješenje o naknadi troškova stečajnom upravitelju.pdf O892O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b1332c71-1b50-405f-86fa-4b63b03cf789/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.05.2026.</t>
   </si>
   <si>
     <t>13.05.2026. 14:57:37</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37787176-d5ad-4e3f-970c-89ad8734670f</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
@@ -152,53 +182,50 @@
   <si>
     <t>Podnesak od 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.; Prilog od: 16.10.2025.</t>
   </si>
   <si>
     <t>20.10.2025. 12:52:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7135df12-b92a-4b74-b85b-6e9bc4fd99b6</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1635_2024-29-1 - 15.10.2025 Prilog izvješću ostalo.pdf; Prilog St-1635_2024-29-2 - 15.10.2025. Prilozi izvješću - prihodi.pdf; Prilog St-1635_2024-29-3 - 15.10.2025. Prilozi izvješću - rashodi.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7135df12-b92a-4b74-b85b-6e9bc4fd99b6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.09.2025.</t>
   </si>
   <si>
     <t>09.09.2025. 10:11:02</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15103e1-044a-4213-a25a-ad706d23e62a</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d15103e1-044a-4213-a25a-ad706d23e62a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 18.07.2025.; Prilog od: 18.07.2025.</t>
   </si>
   <si>
     <t>21.07.2025. 13:31:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66ab57c8-9b30-4937-aace-9be1f57d1972</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1635_2024-25-1 - 16.07.2025. Prilozi izvješću.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66ab57c8-9b30-4937-aace-9be1f57d1972/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.; Prilog od: 03.04.2025.</t>
   </si>
   <si>
     <t>04.04.2025. 09:54:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2ce3a7ef-e8ea-4451-99e7-10ab79b48521</t>
@@ -234,53 +261,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/07f9d11b-3359-4dcd-8369-b69b68c90083</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/07f9d11b-3359-4dcd-8369-b69b68c90083/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 30.01.2025.</t>
   </si>
   <si>
     <t>30.01.2025. 11:25:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50286709-a225-453f-af77-744a669a1718</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/50286709-a225-453f-af77-744a669a1718/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 24.01.2025.</t>
   </si>
   <si>
     <t>24.01.2025. 13:50:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6b974aa-37e9-4d23-a416-112da6a7cd32</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6b974aa-37e9-4d23-a416-112da6a7cd32/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 23.01.2025.</t>
   </si>
   <si>
     <t>23.01.2025. 15:12:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf96b31-82b2-438a-86b9-e7974bebb03d</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/acf96b31-82b2-438a-86b9-e7974bebb03d/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -302,51 +326,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N16"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -647,241 +671,317 @@
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>57</v>
       </c>
       <c r="L9" t="s">
+        <v>22</v>
+      </c>
+      <c r="M9" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="N9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>61</v>
+      </c>
+      <c r="L10" t="s">
         <v>62</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>66</v>
+      </c>
+      <c r="L11" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="M11" t="s">
         <v>68</v>
       </c>
       <c r="N11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12" t="s">
         <v>19</v>
       </c>
       <c r="I12" t="s">
         <v>70</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>71</v>
       </c>
       <c r="L12" t="s">
-        <v>48</v>
+        <v>72</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L13" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="M13" t="s">
         <v>77</v>
       </c>
       <c r="N13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>78</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>19</v>
       </c>
       <c r="I14" t="s">
         <v>79</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>80</v>
       </c>
       <c r="L14" t="s">
+        <v>22</v>
+      </c>
+      <c r="M14" t="s">
         <v>81</v>
       </c>
-      <c r="M14" t="s">
+      <c r="N14" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
         <v>82</v>
       </c>
-      <c r="N14" t="s">
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>19</v>
+      </c>
+      <c r="I15" t="s">
+        <v>83</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" t="s">
+        <v>28</v>
+      </c>
+      <c r="M15" t="s">
+        <v>85</v>
+      </c>
+      <c r="N15" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>86</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>19</v>
+      </c>
+      <c r="I16" t="s">
+        <v>87</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>88</v>
+      </c>
+      <c r="L16" t="s">
+        <v>89</v>
+      </c>
+      <c r="M16" t="s">
+        <v>90</v>
+      </c>
+      <c r="N16" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>