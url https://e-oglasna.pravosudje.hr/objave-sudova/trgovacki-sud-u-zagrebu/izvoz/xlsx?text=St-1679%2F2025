--- v0 (2026-05-09)
+++ v1 (2026-08-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="108">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,140 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1679/2025</t>
   </si>
   <si>
+    <t>Zaključak od 13.07.2026.-53</t>
+  </si>
+  <si>
+    <t>M.T.M. Creator d.o.o.u stečaju</t>
+  </si>
+  <si>
+    <t>Zavrtnica 17, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>26166968336</t>
+  </si>
+  <si>
+    <t>M.T.M. Creator d.o.o.u stečaju 26166968336</t>
+  </si>
+  <si>
+    <t>13.07.2026. 10:28:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6416f7f-82e2-458d-8277-b40a24441419</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/b6416f7f-82e2-458d-8277-b40a24441419/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1679&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak-Izvješće stečajnog upravitelja od 02.07.2026.-50</t>
+  </si>
+  <si>
+    <t>02.07.2026. 13:43:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae9bea14-af4d-444e-a6ea-74d8f7c7a698</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ae9bea14-af4d-444e-a6ea-74d8f7c7a698/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje - prodaja od 30.06.2026.-49</t>
+  </si>
+  <si>
+    <t>30.06.2026. 13:29:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbf4aed-77f9-4897-99d2-b10ac6a173c6</t>
+  </si>
+  <si>
+    <t>Rješenje - prodaja.pdf O281O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4cbf4aed-77f9-4897-99d2-b10ac6a173c6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak-Izvješće stečajnog upravitelja od 23.06.2026.-46; Prilog od: 23.06.2026.</t>
+  </si>
+  <si>
+    <t>30.06.2026. 12:55:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea26baaa-bcdb-4dd6-862d-68a5019bb1fd</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1679_2025-46-1 - M.T.M. Creator - Vodice, PP.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ea26baaa-bcdb-4dd6-862d-68a5019bb1fd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Podnesak od 04.05.2026.-45; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.; Prilog od: 04.05.2026.</t>
   </si>
   <si>
-    <t>M.T.M. Creator d.o.o.u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>04.05.2026. 12:53:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10190cd2-4ab6-48e1-a086-b9bf3294fd0b</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1679_2025-45-1 - PD-IPO_26166968336_20250101-20251230.pdf; Prilog St-1679_2025-45-2 - PD_26166968336_20251231-20251231.pdf; Prilog St-1679_2025-45-3 - PD_26166968336_20250101-20251230.pdf; Prilog St-1679_2025-45-4 - fina potvrde o primitku dokumentacije mtm.pdf; Prilog St-1679_2025-45-5 - Ponuda 3.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/10190cd2-4ab6-48e1-a086-b9bf3294fd0b/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1679&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Rješenje - utvrđene i osporene tražbine od 08.04.2026.-44</t>
   </si>
   <si>
     <t>08.04.2026. 10:54:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6ef7275-b5c9-4574-807c-d919ebe7e571</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6ef7275-b5c9-4574-807c-d919ebe7e571/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.03.2026.-40</t>
   </si>
   <si>
     <t>30.03.2026. 14:33:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecf82a13-ef18-4564-a051-9eab9d0e6867</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
@@ -237,53 +297,50 @@
     <t>M.T.M. Creator d.o.o.</t>
   </si>
   <si>
     <t>M.T.M. Creator d.o.o. 26166968336</t>
   </si>
   <si>
     <t>31.12.2025. 10:07:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc9b4929-29b7-47e3-8d3f-152e6149acaa</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dc9b4929-29b7-47e3-8d3f-152e6149acaa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 11.11.2025.-11</t>
   </si>
   <si>
     <t>11.11.2025. 11:37:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95c1710b-8d00-4348-acbc-122b4f4d72a7</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/95c1710b-8d00-4348-acbc-122b4f4d72a7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 09.10.2025.-11</t>
   </si>
   <si>
     <t>09.10.2025. 12:24:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f87c519-f398-4015-b7ab-b29bdbff9b0d</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7f87c519-f398-4015-b7ab-b29bdbff9b0d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 31.07.2025.-1 uz Prilog od: 31.07.2025.; Prilog od: 31.07.2025.; Prilog od: 31.07.2025.; Prilog od: 31.07.2025.</t>
   </si>
   <si>
     <t>09.10.2025. 12:24:03</t>
   </si>
@@ -320,51 +377,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N19"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -529,471 +586,639 @@
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>35</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>55</v>
       </c>
-      <c r="L9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M9" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="M10" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L11" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
       <c r="M11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>70</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>71</v>
       </c>
       <c r="L12" t="s">
+        <v>55</v>
+      </c>
+      <c r="M12" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" t="s">
+        <v>55</v>
+      </c>
+      <c r="M13" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="E14" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>79</v>
+      </c>
+      <c r="L14" t="s">
+        <v>80</v>
+      </c>
+      <c r="M14" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E15" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
+        <v>84</v>
+      </c>
+      <c r="L15" t="s">
+        <v>85</v>
+      </c>
+      <c r="M15" t="s">
         <v>86</v>
       </c>
-      <c r="L15" t="s">
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
         <v>87</v>
       </c>
-      <c r="M15" t="s">
+      <c r="E16" t="s">
         <v>88</v>
       </c>
-      <c r="N15" t="s">
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>88</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>89</v>
+      </c>
+      <c r="I17" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
+        <v>97</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>98</v>
+      </c>
+      <c r="E18" t="s">
+        <v>88</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>89</v>
+      </c>
+      <c r="I18" t="s">
+        <v>99</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>100</v>
+      </c>
+      <c r="L18" t="s">
+        <v>101</v>
+      </c>
+      <c r="M18" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>103</v>
+      </c>
+      <c r="E19" t="s">
+        <v>88</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>89</v>
+      </c>
+      <c r="I19" t="s">
+        <v>104</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>105</v>
+      </c>
+      <c r="L19" t="s">
+        <v>106</v>
+      </c>
+      <c r="M19" t="s">
+        <v>107</v>
+      </c>
+      <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>