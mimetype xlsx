--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="248" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="122">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1679/2025</t>
   </si>
   <si>
+    <t>Podnesak-Izvješće stečajnog upravitelja od 01.10.2026.-60</t>
+  </si>
+  <si>
+    <t>M.T.M. Creator d.o.o.u stečaju</t>
+  </si>
+  <si>
+    <t>Zavrtnica 17, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>26166968336</t>
+  </si>
+  <si>
+    <t>M.T.M. Creator d.o.o.u stečaju 26166968336</t>
+  </si>
+  <si>
+    <t>01.10.2026. 13:37:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22e4fdd-554f-4a94-a172-c14ed6cc5498</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e22e4fdd-554f-4a94-a172-c14ed6cc5498/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1679&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji od 27.08.2026.-59</t>
+  </si>
+  <si>
+    <t>27.08.2026. 10:17:11</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331e845c-5145-410a-abc7-2ff79da0ab3d</t>
+  </si>
+  <si>
+    <t>Zaključak - o prodaji.pdf O348O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/331e845c-5145-410a-abc7-2ff79da0ab3d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 03.08.2026.-56; Prilog od: 03.08.2026.</t>
+  </si>
+  <si>
+    <t>18.08.2026. 13:30:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f977f2-334f-4e5d-a6fd-4562b85dc539</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1679_2025-56-1 - POTVRDA Trgovačkog suda u Zagrebu broj Su-558-2022 o deponiranju punomoći.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6f977f2-334f-4e5d-a6fd-4562b85dc539/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 13.07.2026.-53</t>
   </si>
   <si>
-    <t>M.T.M. Creator d.o.o.u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>13.07.2026. 10:28:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6416f7f-82e2-458d-8277-b40a24441419</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b6416f7f-82e2-458d-8277-b40a24441419/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1679&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak-Izvješće stečajnog upravitelja od 02.07.2026.-50</t>
   </si>
   <si>
     <t>02.07.2026. 13:43:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae9bea14-af4d-444e-a6ea-74d8f7c7a698</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ae9bea14-af4d-444e-a6ea-74d8f7c7a698/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - prodaja od 30.06.2026.-49</t>
   </si>
   <si>
     <t>30.06.2026. 13:29:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4cbf4aed-77f9-4897-99d2-b10ac6a173c6</t>
   </si>
   <si>
     <t>Rješenje - prodaja.pdf O281O</t>
@@ -171,53 +216,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/10190cd2-4ab6-48e1-a086-b9bf3294fd0b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine od 08.04.2026.-44</t>
   </si>
   <si>
     <t>08.04.2026. 10:54:04</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6ef7275-b5c9-4574-807c-d919ebe7e571</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a6ef7275-b5c9-4574-807c-d919ebe7e571/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.03.2026.-40</t>
   </si>
   <si>
     <t>30.03.2026. 14:33:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecf82a13-ef18-4564-a051-9eab9d0e6867</t>
-  </si>
-[...1 lines deleted...]
-    <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ecf82a13-ef18-4564-a051-9eab9d0e6867/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.03.2026.-39</t>
   </si>
   <si>
     <t>30.03.2026. 14:33:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/044e5614-33e0-413d-95c2-35e8abf45fc1</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/044e5614-33e0-413d-95c2-35e8abf45fc1/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 30.03.2026.-38</t>
   </si>
   <si>
     <t>30.03.2026. 14:33:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/010e9ac1-f7c6-4c39-ba79-612a043790b9</t>
   </si>
@@ -377,51 +419,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N19"/>
+  <dimension ref="A1:N22"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -754,471 +796,597 @@
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L10" t="s">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="M11" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="M12" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="L13" t="s">
-        <v>55</v>
+        <v>24</v>
       </c>
       <c r="M13" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="L14" t="s">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="M14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
         <v>21</v>
       </c>
       <c r="I15" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="L15" t="s">
-        <v>85</v>
+        <v>24</v>
       </c>
       <c r="M15" t="s">
         <v>86</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="L16" t="s">
-        <v>92</v>
+        <v>24</v>
       </c>
       <c r="M16" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="L17" t="s">
-        <v>24</v>
+        <v>94</v>
       </c>
       <c r="M17" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" t="s">
         <v>20</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I18" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>98</v>
+      </c>
+      <c r="L18" t="s">
+        <v>99</v>
+      </c>
+      <c r="M18" t="s">
         <v>100</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>101</v>
+      </c>
+      <c r="E19" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
         <v>103</v>
-      </c>
-[...10 lines deleted...]
-        <v>89</v>
       </c>
       <c r="I19" t="s">
         <v>104</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>105</v>
       </c>
       <c r="L19" t="s">
         <v>106</v>
       </c>
       <c r="M19" t="s">
         <v>107</v>
       </c>
       <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" t="s">
+        <v>102</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" t="s">
+        <v>109</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>110</v>
+      </c>
+      <c r="L20" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" t="s">
+        <v>111</v>
+      </c>
+      <c r="N20" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" t="s">
+        <v>15</v>
+      </c>
+      <c r="C21" t="s">
+        <v>16</v>
+      </c>
+      <c r="D21" t="s">
+        <v>112</v>
+      </c>
+      <c r="E21" t="s">
+        <v>102</v>
+      </c>
+      <c r="F21" t="s">
+        <v>19</v>
+      </c>
+      <c r="G21" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" t="s">
+        <v>103</v>
+      </c>
+      <c r="I21" t="s">
+        <v>113</v>
+      </c>
+      <c r="J21"/>
+      <c r="K21" t="s">
+        <v>114</v>
+      </c>
+      <c r="L21" t="s">
+        <v>115</v>
+      </c>
+      <c r="M21" t="s">
+        <v>116</v>
+      </c>
+      <c r="N21" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22" t="s">
+        <v>15</v>
+      </c>
+      <c r="C22" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" t="s">
+        <v>117</v>
+      </c>
+      <c r="E22" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+      <c r="I22" t="s">
+        <v>118</v>
+      </c>
+      <c r="J22"/>
+      <c r="K22" t="s">
+        <v>119</v>
+      </c>
+      <c r="L22" t="s">
+        <v>120</v>
+      </c>
+      <c r="M22" t="s">
+        <v>121</v>
+      </c>
+      <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>