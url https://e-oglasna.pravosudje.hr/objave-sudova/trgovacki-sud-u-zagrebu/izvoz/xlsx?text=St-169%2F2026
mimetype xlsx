--- v0 (2026-05-02)
+++ v1 (2026-06-18)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,99 +59,189 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-169/2026</t>
   </si>
   <si>
+    <t>Rješenje od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o.</t>
+  </si>
+  <si>
+    <t>Pavla Lončara 1D, 10290 Zaprešić, Hrvatska</t>
+  </si>
+  <si>
+    <t>51526072546</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o. 51526072546</t>
+  </si>
+  <si>
+    <t>11.06.2026. 12:43:49</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka od 03.06.2026.</t>
+  </si>
+  <si>
+    <t>03.06.2026. 09:45:44</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9c6637-de4f-44fe-84d6-cccd5bffcc8b</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7d9c6637-de4f-44fe-84d6-cccd5bffcc8b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA DUŽNIKA I POVJERENIKA</t>
+  </si>
+  <si>
+    <t>Pavla Lončara 1D, Zaprešić</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:25:47</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dad505f7-020f-4eda-9652-1a15cbdafc3b</t>
+  </si>
+  <si>
+    <t>07-02-26-29 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dad505f7-020f-4eda-9652-1a15cbdafc3b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA OSPORENIH TRAŽBINA</t>
+  </si>
+  <si>
+    <t>21.05.2026. 10:20:50</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b3ec19-c1d6-4d90-8f51-e6fe2cb2b2c8</t>
+  </si>
+  <si>
+    <t>07-02-26-30 Tablica osporenih tražbina, GL PRO Gastronomy d.o.o.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/60b3ec19-c1d6-4d90-8f51-e6fe2cb2b2c8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA - IZMJENA</t>
+  </si>
+  <si>
+    <t>19.05.2026. 14:05:12</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae80ef0-91cf-4d92-873d-02da8f6fad29</t>
+  </si>
+  <si>
+    <t>07-02-26-28 Dopis dužnika - obrazac 4.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/aae80ef0-91cf-4d92-873d-02da8f6fad29/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 12.05.2026.; Prilog od: 12.05.2026.</t>
+  </si>
+  <si>
+    <t>12.05.2026. 18:29:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c50d1e8-a8f8-48e7-ada9-69f36ef98b79</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-169_2026-12-1 - S-DO-53_2026-12-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3c50d1e8-a8f8-48e7-ada9-69f36ef98b79/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA</t>
   </si>
   <si>
-    <t>GL PRO Gastronomy d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>23.04.2026. 08:44:17</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e084590-6d73-4719-afc7-1a0e5bc71f7d</t>
   </si>
   <si>
     <t>07-02-26-24 Očitovanje dužnika o prijavljenim tražbinama OBRAZAC 4.pdf; 07-02-26-25 Očitovanje povjerenika o prijavljenim tražbinama OBRAZAC 5.pdf; 07-02-26-27 Očitovanje dužnika - dopuna  OBRAZAC 4.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5e084590-6d73-4719-afc7-1a0e5bc71f7d/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA I PRIJAVE TRAŽBINA</t>
   </si>
   <si>
     <t>13.03.2026. 10:29:23</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27532df5-9d97-49dd-bf8c-1325bb6cd4fd</t>
   </si>
   <si>
     <t>07-02-26-23 - TABLICA PRIJAVLJENIH TRAŽBINA -.xlsx; 07-02-26-22 Prijava tražbine - FILIP TANEVSKI.pdf; 07-02-26-21 Prijava tražbine - PORSCHE LEASING D.O.O..pdf; 07-02-26-20 Prijava tražbine - ISTARSKA KREDITNA BANKA UMAG.pdf; 07-02-26-19 Prijava tražbine -FRUCTUS  PRODUCT D.O.O..pdf; 07-02-26-18 Prijava tražbine - GL PRO TRADE  D.O.O..pdf; 07-02-26-17 Prijava tražbine - HSK ADRIATIC D.O.O..pdf; 07-02-26-16 - Prijava tražbine - M-TOTH D.O.O..pdf; 07-02-26-15 Prijava tražbine - INA.pdf; 07-02-26-14 Prijava tražbine - ARENA HOSPITALITY GROUP D.D..pdf; 07-02-26-13 Prijava tražbine - MF CARINA.pdf; 07-02-26-12 Prijava tražbine - A1 HR.pdf; 07-02-26-11 Prijava tražbine - VG FRYER D.O.O..pdf; 07-02-26-10 Prijava tražbine - FINA.pdf; 07-02-26-9 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-8 Prijava tražbine - PIKAS D.O.O..pdf; 07-02-26-7 prijava tražbine - LU-MA EKSKLUZIV D.O.O..pdf; 07-02-26-6 Prijava tražbine - IMPULS LEASIG  D.O.O..pdf; 07-02-26-5 Prijava tražbine - HR DRUŠTVO SKLADATELJA.pdf; 07-02-26-4 Prijava tražbine - HRT.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/27532df5-9d97-49dd-bf8c-1325bb6cd4fd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 09.02.2026.; -5Podnesak od 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Prilog od: 05.02.2026.; Podnesak od 30.01.2026.; Prilog od: 30.01.2026.; Prilog od: 30.01.2026.; Prilog od: 30.01.2026.; Prilog od: 30.01.2026.; Prilog od: 30.01.2026.; Prilog od: 30.01.2026.; Podnesak od 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.; Prilog od: 22.01.2026.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Pavla Lončara 1D, 10290 Zaprešić, Hrvatska</t>
   </si>
   <si>
     <t>09.02.2026. 11:35:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/812c5ee1-a9c1-4284-94b7-0dfd309414b9</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-169_2026-1-1 - prijedlog dužnika za otvaranje predstečajnog postupka.pdf; Prilog St-169_2026-1-2 - popis imovine i obveza dužnika.pdf; Prilog St-169_2026-1-3 - financijski izvještaji i bilance.pdf; Prilog St-169_2026-1-4 - izjava o broju zaposlenih.pdf; Prilog St-169_2026-1-5 - potvrda o uplati predujma.pdf; Prilog St-169_2026-1-6 - očevidnik neizvršenih plaćanja.pdf; Prilog St-169_2026-1-7 - potvrda o blokadi računa.pdf; Podnesak.pdf P75P; Prilog St-169_2026-3-1 - popis nekretnina i pokretnina.pdf; Prilog St-169_2026-3-2 - popis novčanih i nenovčanih tražbina dužnika.pdf; Prilog St-169_2026-3-3 - novčana sredstva na računima.pdf; Prilog St-169_2026-3-4 - obveze dužnika unesene u knjige 1. dio.pdf; Prilog St-169_2026-3-5 - obveze dužnika unesene u knjige 2. dio.pdf; Prilog St-169_2026-3-6 - postupci vođeni pred sudovima i javnopravnim tijelima.pdf; Podnesak.pdf P75P; Prilog St-169_2026-4-1 - preslika prometne dozvole i ugovor o financijskom leasingu za Piaggio MP3 530 HPE.pdf; Prilog St-169_2026-4-2 - preslika prometne dozvole i ugovor o financijskom leasingu za Hyundai Tucson Nx4 1,6T.pdf; Prilog St-169_2026-4-3 - preslika prometne dozvole i ugovor o financijskom leasingu za VW Touareg R.pdf; Prilog St-169_2026-4-4 - ugovor za implementacijuERP PROGRAMSKOG RJEŠENJA ODOO od 23. 9. 25..pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/812c5ee1-a9c1-4284-94b7-0dfd309414b9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 23.01.2026.-2</t>
   </si>
   <si>
     <t>23.01.2026. 11:14:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbe3dede-1d64-402c-afd2-535fd03e9f87</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
@@ -182,51 +272,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N5"/>
+  <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -400,42 +490,294 @@
         <v>33</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>41</v>
       </c>
       <c r="M5" t="s">
         <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>33</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>69</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
+        <v>71</v>
+      </c>
+      <c r="M11" t="s">
+        <v>72</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>