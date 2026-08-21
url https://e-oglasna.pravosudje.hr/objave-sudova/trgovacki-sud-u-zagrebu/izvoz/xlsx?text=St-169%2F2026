--- v1 (2026-06-18)
+++ v2 (2026-08-21)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,90 +59,102 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-169/2026</t>
   </si>
   <si>
+    <t>Odluka od 19.08.2026.</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o.</t>
+  </si>
+  <si>
+    <t>Pavla Lončara 1D, 10290 Zaprešić, Hrvatska</t>
+  </si>
+  <si>
+    <t>51526072546</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o. 51526072546</t>
+  </si>
+  <si>
+    <t>19.08.2026. 09:34:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c177fb-824d-4a44-8975-8b7e63a061d4</t>
+  </si>
+  <si>
+    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d6c177fb-824d-4a44-8975-8b7e63a061d4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
     <t>Rješenje od 11.06.2026.</t>
   </si>
   <si>
-    <t>GL PRO Gastronomy d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>11.06.2026. 12:43:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Odluka od 03.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 09:45:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d9c6637-de4f-44fe-84d6-cccd5bffcc8b</t>
-  </si>
-[...1 lines deleted...]
-    <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d9c6637-de4f-44fe-84d6-cccd5bffcc8b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA, OSPORAVANJA DUŽNIKA I POVJERENIKA</t>
   </si>
   <si>
     <t>Pavla Lončara 1D, Zaprešić</t>
   </si>
   <si>
     <t>21.05.2026. 10:25:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dad505f7-020f-4eda-9652-1a15cbdafc3b</t>
   </si>
   <si>
     <t>07-02-26-29 Tablica osporenih tražbina, osporavanja dužnika i povjerenika ..xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/dad505f7-020f-4eda-9652-1a15cbdafc3b/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>TABLICA OSPORENIH TRAŽBINA</t>
   </si>
@@ -272,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -423,361 +435,403 @@
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>34</v>
+      </c>
+      <c r="L4" t="s">
+        <v>24</v>
+      </c>
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>38</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
         <v>40</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>43</v>
-      </c>
-[...13 lines deleted...]
-        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
         <v>45</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...13 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...13 lines deleted...]
-        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
         <v>60</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
         <v>63</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
         <v>65</v>
       </c>
-      <c r="L10" t="s">
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
         <v>70</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>71</v>
       </c>
-      <c r="M11" t="s">
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
         <v>72</v>
       </c>
-      <c r="N11" t="s">
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>