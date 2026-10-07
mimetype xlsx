--- v2 (2026-08-21)
+++ v3 (2026-10-07)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="87">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-169/2026</t>
   </si>
   <si>
+    <t>Dopis od 28.08.2026.; Prilog od: 28.08.2026.</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o.</t>
+  </si>
+  <si>
+    <t>Pavla Lončara 1D, 10290 Zaprešić, Hrvatska</t>
+  </si>
+  <si>
+    <t>51526072546</t>
+  </si>
+  <si>
+    <t>GL PRO Gastronomy d.o.o. 51526072546</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:37:57</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e9cf30-e110-4277-bac6-36fbd6a84138</t>
+  </si>
+  <si>
+    <t>Dopis.pdf P1000000004P; Prilog St-169_2026-26-1 - Pž-2849_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f3e9cf30-e110-4277-bac6-36fbd6a84138/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Odluka VTSRH od 31.08.2026.</t>
+  </si>
+  <si>
+    <t>05.10.2026. 10:16:14</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c5543b2-19c7-41ee-86cb-de71b23b7096</t>
+  </si>
+  <si>
+    <t>Odluka višeg suda.pdf P419P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/4c5543b2-19c7-41ee-86cb-de71b23b7096/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Odluka od 19.08.2026.</t>
   </si>
   <si>
-    <t>GL PRO Gastronomy d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>19.08.2026. 09:34:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6c177fb-824d-4a44-8975-8b7e63a061d4</t>
   </si>
   <si>
     <t>Odluka suda o produljenju zabrane provedbe ovršnih postupaka i postupaka osiguranja (čl.68. st.2. i 3.).pdf O1000000223O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d6c177fb-824d-4a44-8975-8b7e63a061d4/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=169&amp;godina=2026</t>
   </si>
   <si>
     <t>Rješenje od 11.06.2026.</t>
   </si>
   <si>
     <t>11.06.2026. 12:43:49</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fef78d2-cec9-4c08-b3cd-a58d40e52811/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Odluka od 03.06.2026.</t>
   </si>
   <si>
     <t>03.06.2026. 09:45:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7d9c6637-de4f-44fe-84d6-cccd5bffcc8b</t>
   </si>
@@ -284,51 +314,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -451,387 +481,471 @@
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>35</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
         <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>59</v>
       </c>
       <c r="L9" t="s">
         <v>60</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
         <v>75</v>
       </c>
       <c r="M12" t="s">
         <v>76</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>80</v>
+      </c>
+      <c r="M13" t="s">
+        <v>81</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>82</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>84</v>
+      </c>
+      <c r="L14" t="s">
+        <v>85</v>
+      </c>
+      <c r="M14" t="s">
+        <v>86</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>