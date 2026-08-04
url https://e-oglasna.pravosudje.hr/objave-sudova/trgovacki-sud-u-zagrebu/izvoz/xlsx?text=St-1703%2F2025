--- v0 (2026-06-16)
+++ v1 (2026-08-04)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="93">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,110 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1703/2025</t>
   </si>
   <si>
+    <t>Zaključak od 16.07.2026.-44</t>
+  </si>
+  <si>
+    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 31A, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>80997892160</t>
+  </si>
+  <si>
+    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju 80997892160</t>
+  </si>
+  <si>
+    <t>16.07.2026. 12:29:22</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53faf282-f8c7-40fb-b103-f72d93b84b09</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/53faf282-f8c7-40fb-b103-f72d93b84b09/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1703&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.06.2026.-38</t>
+  </si>
+  <si>
+    <t>24.06.2026. 09:37:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71f11e6c-9bba-4815-89cf-1d00567d9880</t>
+  </si>
+  <si>
+    <t>Rješenje - obustava i zaključenje stečajnog postupka zbog nedostatnosti stečajne mase.pdf O197O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/71f11e6c-9bba-4815-89cf-1d00567d9880/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 14.05.2026.</t>
   </si>
   <si>
-    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>14.05.2026. 13:01:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7c87041-a6dc-4ee6-a264-a75f15fba984</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7c87041-a6dc-4ee6-a264-a75f15fba984/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1703&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablica suca od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 12:56:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d3c85f6-a50e-4c19-8671-f11afda108fe</t>
   </si>
   <si>
     <t>Ostalo.pdf O68O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1d3c85f6-a50e-4c19-8671-f11afda108fe/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 20.04.2026.</t>
   </si>
   <si>
     <t>20.04.2026. 13:11:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7fea28f0-7f98-4378-a8c7-1e356420bd06</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1703_2025-32-1 - Preslika potvrda, uvjerenja, odgovora i fotografija.pdf; Prilog St-1703_2025-32-2 - Preslika računa od 17.1.2026. do 17.4.2026..pdf</t>
@@ -165,53 +195,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/66cc1428-7a1b-47cc-9c7c-c2dc8b308d92</t>
   </si>
   <si>
     <t>Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/66cc1428-7a1b-47cc-9c7c-c2dc8b308d92/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 16.01.2026.</t>
   </si>
   <si>
     <t>MILLE MIGLIA d.o.o.</t>
   </si>
   <si>
     <t>Preradovićeva ulica 31 A, 22320 Zagreb, Hrvatska</t>
   </si>
   <si>
     <t>MILLE MIGLIA d.o.o. 80997892160</t>
   </si>
   <si>
     <t>16.01.2026. 14:40:11</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/646b2fd9-7c5b-4f32-b8bf-5c13c4e47f23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/646b2fd9-7c5b-4f32-b8bf-5c13c4e47f23/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 16.01.2026.</t>
   </si>
   <si>
     <t>16.01.2026. 14:35:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/923acd94-4e65-4317-82fe-0dba784b6519</t>
   </si>
   <si>
     <t>Rješenje - ukidanje mjere osiguranja.pdf O896O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/923acd94-4e65-4317-82fe-0dba784b6519/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>16.01.2026. 14:30:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/2c99f5f2-27a2-41ef-9496-580c54db1cfe</t>
   </si>
@@ -305,51 +332,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N13"/>
+  <dimension ref="A1:N15"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -579,322 +606,406 @@
       </c>
       <c r="L6" t="s">
         <v>45</v>
       </c>
       <c r="M6" t="s">
         <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="I9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="L9" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="M9" t="s">
         <v>63</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>64</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="I10" t="s">
         <v>65</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>66</v>
       </c>
       <c r="L10" t="s">
         <v>67</v>
       </c>
       <c r="M10" t="s">
         <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" t="s">
+        <v>58</v>
+      </c>
+      <c r="F11" t="s">
+        <v>59</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>60</v>
+      </c>
+      <c r="I11" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
+        <v>70</v>
+      </c>
+      <c r="L11" t="s">
         <v>71</v>
       </c>
-      <c r="L11" t="s">
+      <c r="M11" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+      <c r="I12" t="s">
         <v>74</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" t="s">
         <v>76</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>60</v>
+      </c>
+      <c r="I13" t="s">
         <v>79</v>
-      </c>
-[...13 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>80</v>
+      </c>
+      <c r="L13" t="s">
         <v>81</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>82</v>
       </c>
-      <c r="M13" t="s">
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
         <v>83</v>
       </c>
-      <c r="N13" t="s">
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>59</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+      <c r="I14" t="s">
+        <v>84</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>85</v>
+      </c>
+      <c r="L14" t="s">
+        <v>86</v>
+      </c>
+      <c r="M14" t="s">
+        <v>87</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>88</v>
+      </c>
+      <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>60</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>90</v>
+      </c>
+      <c r="L15" t="s">
+        <v>91</v>
+      </c>
+      <c r="M15" t="s">
+        <v>92</v>
+      </c>
+      <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>