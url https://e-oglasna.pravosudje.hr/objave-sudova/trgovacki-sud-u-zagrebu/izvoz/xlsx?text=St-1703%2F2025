--- v1 (2026-08-04)
+++ v2 (2026-09-20)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="196" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="103">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1703/2025</t>
   </si>
   <si>
+    <t>Rješenje od 25.08.2026.</t>
+  </si>
+  <si>
+    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju</t>
+  </si>
+  <si>
+    <t>Preradovićeva ulica 31A, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>80997892160</t>
+  </si>
+  <si>
+    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju 80997892160</t>
+  </si>
+  <si>
+    <t>25.08.2026. 14:15:58</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c991011-eef1-4ea9-98ad-c004b673065c</t>
+  </si>
+  <si>
+    <t>Dopunsko rješenje.pdf O10O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/7c991011-eef1-4ea9-98ad-c004b673065c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1703&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Rješenje od 24.08.2026.</t>
+  </si>
+  <si>
+    <t>24.08.2026. 12:45:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac76727c-b529-4182-bfe2-31b353a84ad3</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ac76727c-b529-4182-bfe2-31b353a84ad3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 16.07.2026.-44</t>
   </si>
   <si>
-    <t>MILLE MIGLIA d.o.o. za trgovinu u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>16.07.2026. 12:29:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53faf282-f8c7-40fb-b103-f72d93b84b09</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/53faf282-f8c7-40fb-b103-f72d93b84b09/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1703&amp;godina=2025</t>
   </si>
   <si>
     <t>Rješenje od 24.06.2026.-38</t>
   </si>
   <si>
     <t>24.06.2026. 09:37:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71f11e6c-9bba-4815-89cf-1d00567d9880</t>
   </si>
   <si>
     <t>Rješenje - obustava i zaključenje stečajnog postupka zbog nedostatnosti stečajne mase.pdf O197O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/71f11e6c-9bba-4815-89cf-1d00567d9880/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.05.2026.</t>
   </si>
   <si>
     <t>14.05.2026. 13:01:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f7c87041-a6dc-4ee6-a264-a75f15fba984</t>
   </si>
@@ -332,51 +362,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N15"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -690,322 +720,406 @@
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>58</v>
-      </c>
-[...10 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="M9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>21</v>
       </c>
       <c r="I10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E11" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F11" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I11" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="L11" t="s">
-        <v>71</v>
+        <v>35</v>
       </c>
       <c r="M11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F12" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I12" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="L12" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="M12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I13" t="s">
         <v>79</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
         <v>80</v>
       </c>
       <c r="L13" t="s">
         <v>81</v>
       </c>
       <c r="M13" t="s">
         <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>83</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I14" t="s">
         <v>84</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>85</v>
       </c>
       <c r="L14" t="s">
         <v>86</v>
       </c>
       <c r="M14" t="s">
         <v>87</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
         <v>88</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="G15" t="s">
         <v>20</v>
       </c>
       <c r="H15" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="I15" t="s">
         <v>89</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
         <v>90</v>
       </c>
       <c r="L15" t="s">
         <v>91</v>
       </c>
       <c r="M15" t="s">
         <v>92</v>
       </c>
       <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>93</v>
+      </c>
+      <c r="E16" t="s">
+        <v>68</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>70</v>
+      </c>
+      <c r="I16" t="s">
+        <v>94</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>95</v>
+      </c>
+      <c r="L16" t="s">
+        <v>96</v>
+      </c>
+      <c r="M16" t="s">
+        <v>97</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>98</v>
+      </c>
+      <c r="E17" t="s">
+        <v>68</v>
+      </c>
+      <c r="F17" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>70</v>
+      </c>
+      <c r="I17" t="s">
+        <v>99</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>100</v>
+      </c>
+      <c r="L17" t="s">
+        <v>101</v>
+      </c>
+      <c r="M17" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>