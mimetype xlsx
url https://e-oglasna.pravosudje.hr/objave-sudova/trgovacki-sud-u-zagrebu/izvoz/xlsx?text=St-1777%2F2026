--- v0 (2026-07-14)
+++ v1 (2026-09-08)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="65">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,162 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1777/2026</t>
   </si>
   <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>RED IRIS RESOLUTIONS d.o.o.</t>
+  </si>
+  <si>
+    <t>Radnička cesta 80, 10000 Zagreb</t>
+  </si>
+  <si>
+    <t>07073891287</t>
+  </si>
+  <si>
+    <t>RED IRIS RESOLUTIONS d.o.o. 07073891287</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:22:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d08eedf-bc43-4faa-8f7c-434cd2bd96dd</t>
+  </si>
+  <si>
+    <t>07-02-26-54 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE-MARIJA HERMAN.pdf; 07-02-26-55 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d08eedf-bc43-4faa-8f7c-434cd2bd96dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:04:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7c8577-2c1f-410a-9775-3bef04bd61d0</t>
+  </si>
+  <si>
+    <t>07-02-26-52 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9d7c8577-2c1f-410a-9775-3bef04bd61d0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1777/2026 - III. DIO</t>
+  </si>
+  <si>
+    <t>14.08.2026. 09:00:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a3b3e8e-2639-420b-a7ae-0b4816267274</t>
+  </si>
+  <si>
+    <t>07-02-26-33 PRIJAVA TRAŽBINE -JOŠKO MIJAKOVIĆ.pdf; 07-02-26-34 PRIJAVA TRAŽBINE -MIRJANA TKALČEC.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -ANKA VUKAS.pdf; 07-02-26-36 PRIJAVA TRAŽBINE -HABE-PROM, obrt vl. B. Hlebetina.pdf; 07-02-26-37 PRIJAVA TRAŽBINE -MAGDALENA STIPERSKI.pdf; 07-02-26-38 PRIJAVA TRAŽBINE -Obrt JOVIĆ BUS vl. M. Jović.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -DAVORKA KALANJ.pdf; 07-02-26-40 PRIJAVA TRAŽBINE -DANIJEL CESTARIĆ.pdf; 07-02-26-41 PRIJAVA TRAŽBINE -MELITA BABIĆ.pdf; 07-02-26-42 PRIJAVA TRAŽBINE -IRENA JURJEVIĆ.pdf; 07-02-26-43 PRIJAVA TRAŽBINE -VLATKO JELČIĆ.pdf; 07-02-26-44 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 1. prijava.pdf; 07-02-26-50 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 1. prijava - ISPRAVAK PRIJAVE.pdf; 07-02-26-45 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 2. prijava.pdf; 07-02-26-46 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 3. prijava.pdf; 07-02-26-47 PRIJAVA TRAŽBINE -IGOR MATEŠIĆ.pdf; 07-02-26-48 PRIJAVA TRAŽBINE -ŽELJKO HLUPIĆ.pdf; 07-02-26-49 PRIJAVA TRAŽBINE -TIHOMIR RAIČ.pdf; 07-02-26-51 PRIJAVA TRAŽBINE -KRISTIJAN HODŽIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0a3b3e8e-2639-420b-a7ae-0b4816267274/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1777/2026 - II. DIO</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:38:21</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb12896c-b364-4d05-9e56-b47950442b60</t>
+  </si>
+  <si>
+    <t>07-02-26-17 PRIJAVA TRAŽBINE -DAVOR TURINA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -DUŠANKA NOVAK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE -DRAGAN IGIĆ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -MARINA DELAČ.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -OPTIPLAST.pdf; 07-02-26-22 PRIJAVA TRAŽBINE -KORNELIJA STUPALO.pdf; 07-02-26-23 PRIJAVA TRAŽBINE -NADICA BUZINA.pdf; 07-02-26-24 PRIJAVA TRAŽBINE -ZORAN ATLAGIĆ.pdf; 07-02-26-25 PRIJAVA TRAŽBINE -MARINELA DIMINIĆ-GLAVIČIĆ.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -STEFAN GOJANI.pdf; 07-02-26-27 PRIJAVA TRAŽBINE -STIPE BAČIĆ.pdf; 07-02-26-28 PRIJAVA TRAŽBINE -NINO ČERNJUL.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -NADJA VILOVIĆ MAJIĆ.pdf; 07-02-26-30 PRIJAVA TRAŽBINE -MIRJANA MARJANOVIĆ .pdf; 07-02-26-31 PRIJAVA TRAŽBINE -EDUARD BOTRIĆ.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -NEDA TOMIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/eb12896c-b364-4d05-9e56-b47950442b60/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1777/2026 - I. DIO</t>
+  </si>
+  <si>
+    <t>14.08.2026. 08:30:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce9af38-a684-439c-acc5-771c2e2ee9e6</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - ODVJETNIK IVAN STAKORIĆ.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - MARIO PERIĆ.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HUSEIN SELIMAGIĆ.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - MLADEN BOLTA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - MIRO GRGURIĆ.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - JASMINA BOJIĆ - 1. prijava.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - JASMINA BOJIĆ - 2. prijava.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - ZRINKA PERIĆ.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - BONO MODO.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - ALMIR GRCIĆ.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - KIVELA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -VLADIMIR KIVELA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -JASNA KIVELA RUŽIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0ce9af38-a684-439c-acc5-771c2e2ee9e6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 13.07.2026. -5</t>
   </si>
   <si>
     <t>Red Iris Resolutions d.o.o.</t>
   </si>
   <si>
     <t>Radnička cesta 80, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
-    <t>07073891287</t>
-[...1 lines deleted...]
-  <si>
     <t>Red Iris Resolutions d.o.o. 07073891287</t>
   </si>
   <si>
     <t>13.07.2026. 13:23:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5666fa8-6fc7-4cc4-bb77-6d0bea86f820</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5666fa8-6fc7-4cc4-bb77-6d0bea86f820/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1777&amp;godina=2026</t>
   </si>
   <si>
     <t>Dopuna prijedloga za otvaranje predstečajnog postupka (604) od 13.07.2026.-4; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 12:25:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5015abb0-aa6f-43bb-b290-599888712c7a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1777_2026-4-1 - RIR_20260710b_obrazac predstecaj_epotpis.pdf; Prilog St-1777_2026-4-2 - 16_BIR_ov-7910-25_Plan podjele društva.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5015abb0-aa6f-43bb-b290-599888712c7a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka (604)od 13.07.2026.- 1; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 12:24:52</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4a5021a5-c0ec-466f-b329-cd0c921bf1e1</t>
   </si>
@@ -164,51 +248,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -340,42 +424,252 @@
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>44</v>
+      </c>
+      <c r="L6" t="s">
+        <v>45</v>
+      </c>
+      <c r="M6" t="s">
+        <v>46</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>47</v>
+      </c>
+      <c r="E7" t="s">
+        <v>48</v>
+      </c>
+      <c r="F7" t="s">
+        <v>49</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>50</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>48</v>
+      </c>
+      <c r="F8" t="s">
+        <v>49</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>50</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" t="s">
+        <v>49</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>50</v>
+      </c>
+      <c r="I9" t="s">
+        <v>61</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>62</v>
+      </c>
+      <c r="L9" t="s">
+        <v>63</v>
+      </c>
+      <c r="M9" t="s">
+        <v>64</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>