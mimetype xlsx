--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="90">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,164 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1777/2026</t>
   </si>
   <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku i osporavanja vjerovnika</t>
+  </si>
+  <si>
+    <t>RED IRIS RESOLUTIONS d.o.o.</t>
+  </si>
+  <si>
+    <t>Radnička cesta 80, 10000 Zagreb</t>
+  </si>
+  <si>
+    <t>07073891287</t>
+  </si>
+  <si>
+    <t>RED IRIS RESOLUTIONS d.o.o. 07073891287</t>
+  </si>
+  <si>
+    <t>22.10.2026. 10:34:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d7b217-44bb-4ebd-b05c-c4069b8b43bd</t>
+  </si>
+  <si>
+    <t>07-02-26-74 TABLICA OSPORENIH TRAŽBINA.xls; 07-02-26-68 OSPORAVANJE MELITA BABIĆ 1.pdf; 07-02-26-69 OSPORAVANJE MELITA BABIĆ 2.pdf; 07-02-26-70 OSPORAVANJE VLATKO JELČIĆ 2.pdf; 07-02-26-71 OSPORAVANJE VLATKO JELČIĆ 1.pdf; 07-02-26-72 OSPORAVANJE M, JOVIĆ, OBRT JOVIĆ BUS 1.pdf; 07-02-26-73 OSPORAVANJE M, JOVIĆ, OBRT JOVIĆ BUS 2.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2d7b217-44bb-4ebd-b05c-c4069b8b43bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1777&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>16.10.2026. 13:32:17</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1d677b-2a82-4bb0-85a0-373d10bf81dc</t>
+  </si>
+  <si>
+    <t>07-02-26-63 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - MARIO STUNJA.pdf; 07-02-26-64 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - ANA SLANEC.pdf; 07-02-26-65 PRIJAVA TRAŽBINE UZ III. DOPUNU TABLICE - DAVORKA BOČKOR.pdf; 07-02-26-66  III.DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/5f1d677b-2a82-4bb0-85a0-373d10bf81dc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA I POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-1777/2026</t>
+  </si>
+  <si>
+    <t>24.09.2026. 11:13:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fd78b3-3621-43ae-9ebb-ab0120bf79a6</t>
+  </si>
+  <si>
+    <t>07-02-26-57 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf; 07-02-26-58 OČITOVANJE POVJERENIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/17fd78b3-3621-43ae-9ebb-ab0120bf79a6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak od 18.09.2026. -14</t>
+  </si>
+  <si>
+    <t>Red Iris Resolutions d.o.o.</t>
+  </si>
+  <si>
+    <t>Radnička cesta 80, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>Red Iris Resolutions d.o.o. 07073891287</t>
+  </si>
+  <si>
+    <t>22.09.2026. 09:20:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571db7ef-fe98-44bc-bbb0-391902b7a834</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/571db7ef-fe98-44bc-bbb0-391902b7a834/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026 i pripadajuće PRIJAVE TRAŽBINA</t>
+  </si>
+  <si>
+    <t>17.09.2026. 12:28:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e22b1e3-af56-4ad3-a795-243b035c7b73</t>
+  </si>
+  <si>
+    <t>07-02-26-59 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - ZVONIMIR LUKŠA -1. prijava.pdf; 07-02-26-60 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - ZVONIMIR LUKŠA -2. prijava.pdf; 07-02-26-61 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MATIJA MILIĆ - 1. prijava.pdf; 07-02-26-62 PRIJAVA TRAŽBINE UZ II. DOPUNU TABLICE - MATIJA MILIĆ - 2. prijava.pdf; 07-02-26-63  II.DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1e22b1e3-af56-4ad3-a795-243b035c7b73/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
-    <t>RED IRIS RESOLUTIONS d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.08.2026. 08:22:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d08eedf-bc43-4faa-8f7c-434cd2bd96dd</t>
   </si>
   <si>
     <t>07-02-26-54 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE-MARIJA HERMAN.pdf; 07-02-26-55 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0d08eedf-bc43-4faa-8f7c-434cd2bd96dd/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1777&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1777/2026</t>
   </si>
   <si>
     <t>14.08.2026. 09:04:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7c8577-2c1f-410a-9775-3bef04bd61d0</t>
   </si>
   <si>
     <t>07-02-26-52 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9d7c8577-2c1f-410a-9775-3bef04bd61d0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1777/2026 - III. DIO</t>
   </si>
   <si>
     <t>14.08.2026. 09:00:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0a3b3e8e-2639-420b-a7ae-0b4816267274</t>
   </si>
   <si>
     <t>07-02-26-33 PRIJAVA TRAŽBINE -JOŠKO MIJAKOVIĆ.pdf; 07-02-26-34 PRIJAVA TRAŽBINE -MIRJANA TKALČEC.pdf; 07-02-26-35 PRIJAVA TRAŽBINE -ANKA VUKAS.pdf; 07-02-26-36 PRIJAVA TRAŽBINE -HABE-PROM, obrt vl. B. Hlebetina.pdf; 07-02-26-37 PRIJAVA TRAŽBINE -MAGDALENA STIPERSKI.pdf; 07-02-26-38 PRIJAVA TRAŽBINE -Obrt JOVIĆ BUS vl. M. Jović.pdf; 07-02-26-39 PRIJAVA TRAŽBINE -DAVORKA KALANJ.pdf; 07-02-26-40 PRIJAVA TRAŽBINE -DANIJEL CESTARIĆ.pdf; 07-02-26-41 PRIJAVA TRAŽBINE -MELITA BABIĆ.pdf; 07-02-26-42 PRIJAVA TRAŽBINE -IRENA JURJEVIĆ.pdf; 07-02-26-43 PRIJAVA TRAŽBINE -VLATKO JELČIĆ.pdf; 07-02-26-44 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 1. prijava.pdf; 07-02-26-50 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 1. prijava - ISPRAVAK PRIJAVE.pdf; 07-02-26-45 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 2. prijava.pdf; 07-02-26-46 PRIJAVA TRAŽBINE -ZOLTAN TRANSPORT, obrt vl. Zoltan Čeke - 3. prijava.pdf; 07-02-26-47 PRIJAVA TRAŽBINE -IGOR MATEŠIĆ.pdf; 07-02-26-48 PRIJAVA TRAŽBINE -ŽELJKO HLUPIĆ.pdf; 07-02-26-49 PRIJAVA TRAŽBINE -TIHOMIR RAIČ.pdf; 07-02-26-51 PRIJAVA TRAŽBINE -KRISTIJAN HODŽIĆ.pdf</t>
@@ -150,59 +234,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/eb12896c-b364-4d05-9e56-b47950442b60</t>
   </si>
   <si>
     <t>07-02-26-17 PRIJAVA TRAŽBINE -DAVOR TURINA.pdf; 07-02-26-18 PRIJAVA TRAŽBINE -DUŠANKA NOVAK.pdf; 07-02-26-19 PRIJAVA TRAŽBINE -DRAGAN IGIĆ.pdf; 07-02-26-20 PRIJAVA TRAŽBINE -MARINA DELAČ.pdf; 07-02-26-21 PRIJAVA TRAŽBINE -OPTIPLAST.pdf; 07-02-26-22 PRIJAVA TRAŽBINE -KORNELIJA STUPALO.pdf; 07-02-26-23 PRIJAVA TRAŽBINE -NADICA BUZINA.pdf; 07-02-26-24 PRIJAVA TRAŽBINE -ZORAN ATLAGIĆ.pdf; 07-02-26-25 PRIJAVA TRAŽBINE -MARINELA DIMINIĆ-GLAVIČIĆ.pdf; 07-02-26-26 PRIJAVA TRAŽBINE -STEFAN GOJANI.pdf; 07-02-26-27 PRIJAVA TRAŽBINE -STIPE BAČIĆ.pdf; 07-02-26-28 PRIJAVA TRAŽBINE -NINO ČERNJUL.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -NADJA VILOVIĆ MAJIĆ.pdf; 07-02-26-30 PRIJAVA TRAŽBINE -MIRJANA MARJANOVIĆ .pdf; 07-02-26-31 PRIJAVA TRAŽBINE -EDUARD BOTRIĆ.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -NEDA TOMIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/eb12896c-b364-4d05-9e56-b47950442b60/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1777/2026 - I. DIO</t>
   </si>
   <si>
     <t>14.08.2026. 08:30:48</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0ce9af38-a684-439c-acc5-771c2e2ee9e6</t>
   </si>
   <si>
     <t>07-02-26-4 PRIJAVA TRAŽBINE - ODVJETNIK IVAN STAKORIĆ.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - MARIO PERIĆ.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - HUSEIN SELIMAGIĆ.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - MLADEN BOLTA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - MIRO GRGURIĆ.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - JASMINA BOJIĆ - 1. prijava.pdf; 07-02-26-10 PRIJAVA TRAŽBINE - JASMINA BOJIĆ - 2. prijava.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - ZRINKA PERIĆ.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - BONO MODO.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - ALMIR GRCIĆ.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - KIVELA.pdf; 07-02-26-15 PRIJAVA TRAŽBINE -VLADIMIR KIVELA.pdf; 07-02-26-16 PRIJAVA TRAŽBINE -JASNA KIVELA RUŽIĆ.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0ce9af38-a684-439c-acc5-771c2e2ee9e6/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 13.07.2026. -5</t>
-  </si>
-[...7 lines deleted...]
-    <t>Red Iris Resolutions d.o.o. 07073891287</t>
   </si>
   <si>
     <t>13.07.2026. 13:23:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5666fa8-6fc7-4cc4-bb77-6d0bea86f820</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/f5666fa8-6fc7-4cc4-bb77-6d0bea86f820/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopuna prijedloga za otvaranje predstečajnog postupka (604) od 13.07.2026.-4; Prilog od: 13.07.2026.; Prilog od: 13.07.2026.</t>
   </si>
   <si>
     <t>13.07.2026. 12:25:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5015abb0-aa6f-43bb-b290-599888712c7a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1777_2026-4-1 - RIR_20260710b_obrazac predstecaj_epotpis.pdf; Prilog St-1777_2026-4-2 - 16_BIR_ov-7910-25_Plan podjele društva.pdf</t>
   </si>
@@ -248,51 +323,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -438,238 +513,448 @@
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E7" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>51</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>52</v>
       </c>
       <c r="L7" t="s">
         <v>53</v>
       </c>
       <c r="M7" t="s">
         <v>54</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>55</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>56</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>57</v>
       </c>
       <c r="L8" t="s">
         <v>58</v>
       </c>
       <c r="M8" t="s">
         <v>59</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>60</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="I9" t="s">
         <v>61</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
         <v>62</v>
       </c>
       <c r="L9" t="s">
         <v>63</v>
       </c>
       <c r="M9" t="s">
         <v>64</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>65</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>67</v>
+      </c>
+      <c r="L10" t="s">
+        <v>68</v>
+      </c>
+      <c r="M10" t="s">
+        <v>69</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>72</v>
+      </c>
+      <c r="L11" t="s">
+        <v>73</v>
+      </c>
+      <c r="M11" t="s">
+        <v>74</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>40</v>
+      </c>
+      <c r="I12" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>77</v>
+      </c>
+      <c r="L12" t="s">
+        <v>78</v>
+      </c>
+      <c r="M12" t="s">
+        <v>79</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" t="s">
+        <v>38</v>
+      </c>
+      <c r="F13" t="s">
+        <v>39</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>40</v>
+      </c>
+      <c r="I13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>82</v>
+      </c>
+      <c r="L13" t="s">
+        <v>83</v>
+      </c>
+      <c r="M13" t="s">
+        <v>84</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>85</v>
+      </c>
+      <c r="E14" t="s">
+        <v>38</v>
+      </c>
+      <c r="F14" t="s">
+        <v>39</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" t="s">
+        <v>86</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>87</v>
+      </c>
+      <c r="L14" t="s">
+        <v>88</v>
+      </c>
+      <c r="M14" t="s">
+        <v>89</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>