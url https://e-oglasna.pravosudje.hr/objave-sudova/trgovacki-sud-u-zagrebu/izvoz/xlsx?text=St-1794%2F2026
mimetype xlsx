--- v0 (2026-07-24)
+++ v1 (2026-09-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="66">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,126 +59,243 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1794/2026</t>
   </si>
   <si>
+    <t>IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE j. d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Gustava Krkleca 15, 10000 Zagreb</t>
+  </si>
+  <si>
+    <t>16712356020</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE j. d.o.o. 16712356020</t>
+  </si>
+  <si>
+    <t>10.09.2026. 10:24:55</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cd00792-450a-4863-b8cd-f456f48fd524</t>
+  </si>
+  <si>
+    <t>07-02-26-44 PRIJAVA TRAŽBINE UZ IV. DOPUNU TABLICE - AMT ANALYTICS.pdf; 07-02-26-45 IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/9cd00792-450a-4863-b8cd-f456f48fd524/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">III.Dopuna tablice prijavljenih tražbina u predstečajnom postupku i pripadajuće prijave tražbina </t>
+  </si>
+  <si>
+    <t>Ured za ideje d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Gustava Krkleca 15, Zagreb</t>
+  </si>
+  <si>
+    <t>Ured za ideje d.o.o. 16712356020</t>
+  </si>
+  <si>
+    <t>25.08.2026. 09:49:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a593ae-159a-4f63-ac2a-1c5525c7ebda</t>
+  </si>
+  <si>
+    <t>07-02-26-41 PRIJAVA TRAŽBINE -BLUE HOUSE STAR D.O.O_.pdf; 07-02-26-42 PRIJAVA TRAŽBINE- THREE OH TWO D.O.O_.pdf; 07-02-26-43 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73a593ae-159a-4f63-ac2a-1c5525c7ebda/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>21.08.2026. 13:20:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c197084b-3c0b-4819-a77f-1321d4693b90</t>
+  </si>
+  <si>
+    <t>07-02-26-39 PRIJAVA TRAŽBINE UZ II.DOPUNU TABLICE - PRIJEVOZ PUTNIKA KI TURS, vl. I. Karačić.pdf; 07-02-26-40 II. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c197084b-3c0b-4819-a77f-1321d4693b90/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>20.08.2026. 10:02:38</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7f3e4b-bcb2-4e28-9227-b41f2da41c0f</t>
+  </si>
+  <si>
+    <t>07-02-26-37 PRIJAVA TRAŽBINE UZ DOPUNU TABLICE - SPEKTAR.pdf; 07-02-26-38 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e7f3e4b-bcb2-4e28-9227-b41f2da41c0f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>TABLICA PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:56:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e541f97-dc01-4625-91b5-1bbefb67101f</t>
+  </si>
+  <si>
+    <t>07-02-26-35 TABLICA PRIJAVLJENIH TRAŽBINA.xlsx</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3e541f97-dc01-4625-91b5-1bbefb67101f/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>PRIJAVE TRAŽBINA u predstečajnom postupku St-1794/2026 - II. DIO</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:51:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43b9b5e2-aee4-4a64-a7f8-6e0734bc7e0c</t>
+  </si>
+  <si>
+    <t>07-02-26-17 PRIJAVA TRAŽBINE - BOMBICA.pdf; 07-02-26-34 PRIJAVA TRAŽBINE - BOMBICA - ISPRAVAK PRIJAVE.pdf; 07-02-26-18 PRIJAVA TRAŽBINE - PRINT FAKTOR.pdf; 07-02-26-21 PRIJAVA TRAŽBINE - RESPECT PROSPERITAS.pdf; 07-02-26-22 PRIJAVA TRAŽBINE - ZG HOLDING.pdf; 07-02-26-23 PRIJAVA TRAŽBINE - MONDO-TRAVEL.pdf; 07-02-26-25 PRIJAVA TRAŽBINE - MONDO-TRAVEL - ISPRAVAK PRIJAVE.pdf; 07-02-26-24 PRIJAVA TRAŽBINE - STUDIO JEKA, obrt, vl. M. Čordaš.pdf; 07-02-26-26 PRIJAVA TRAŽBINE - STUDIO JEKA, obrt, vl. M. Čordaš - ISPRAVAK PRIJAVE.pdf; 07-02-26-27 PRIJAVA TRAŽBINE - ERSTE &amp; STEIERMÄRKISCHE BANK d.d..pdf; 07-02-26-28 PRIJAVA TRAŽBINE -MF, POREZNA UPRAVA.pdf; 07-02-26-29 PRIJAVA TRAŽBINE -HRVATSKI ZAVOD ZA ZAPOŠLJAVANJE.pdf; 07-02-26-30 PRIJAVA TRAŽBINE -HRVATSKI TELEKOM.pdf; 07-02-26-31 PRIJAVA TRAŽBINE -PRO EKSPERT.pdf; 07-02-26-32 PRIJAVA TRAŽBINE -SETCOR.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/43b9b5e2-aee4-4a64-a7f8-6e0734bc7e0c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> PRIJAVE TRAŽBINA u predstečajnom postupku St-1794/2026 - I. DIO</t>
+  </si>
+  <si>
+    <t>17.08.2026. 12:43:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d5bc75-15e7-44dc-8c8b-647cd89655bc</t>
+  </si>
+  <si>
+    <t>07-02-26-4 PRIJAVA TRAŽBINE - ZIA PRODUKCIJA.pdf; 07-02-26-5 PRIJAVA TRAŽBINE - SCREENZ.pdf; 07-02-26-6 PRIJAVA TRAŽBINE - MAJC.pdf; 07-02-26-20 PRIJAVA TRAŽBINE - MAJC- ISPRAVAK PRIJAVE.pdf; 07-02-26-7 PRIJAVA TRAŽBINE - RAIFFEISENBANK AUSTRIA.pdf; 07-02-26-8 PRIJAVA TRAŽBINE - PEPERMINT.pdf; 07-02-26-9 PRIJAVA TRAŽBINE - SUPRA PRINT PUBLIC.pdf; 07-02-26-19 PRIJAVA TRAŽBINE - SUPRA PRINT PUBLIC - ISPRAVAK PRIJAVE.pdf; 07-02-26-10 PRIJAVA TRAŽBINE OFFICIUM PARTNERpdf.pdf; 07-02-26-11 PRIJAVA TRAŽBINE - MEDIABOARD.pdf; 07-02-26-12 PRIJAVA TRAŽBINE - CATERING TIM LASK.pdf; 07-02-26-13 PRIJAVA TRAŽBINE - UDRUGA HURA.pdf; 07-02-26-14 PRIJAVA TRAŽBINE - KASANIĆ.pdf; 07-02-26-15 PRIJAVA TRAŽBINE - PROLIGHT.pdf; 07-02-26-16 PRIJAVA TRAŽBINE - LINEA vl. J. Acinger-Prebeg.pdf; 07-02-26-33 PRIJAVA TRAŽBINE - LINEA vl. J. Acinger-Prebeg - ISPRAVAK PRIJAVE.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/00d5bc75-15e7-44dc-8c8b-647cd89655bc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 16.07.2026.; Prijedlog od 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Prilog od: 14.07.2026.; Pril</t>
   </si>
   <si>
-    <t>Ured za ideje d.o.o.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ulica Gustava Krkleca 15, 10000 Zagreb, Hrvatska</t>
   </si>
   <si>
-    <t>16712356020</t>
-[...4 lines deleted...]
-  <si>
     <t>16.07.2026. 10:44:15</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a80e5122-2d4a-47c7-8304-c965cf5cff7a</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-1794_2026-1-1 - a) Punomoć.pdf; Prilog St-1794_2026-1-2 - b)  Predujam.pdf; Prilog St-1794_2026-1-3 - c) Izjava o broju zaposlenih.pdf; Prilog St-1794_2026-1-4 - d) Očevidnik FINA.pdf; Prilog St-1794_2026-1-5 - d) Očevidnik FINA.pdf; Prilog St-1794_2026-1-6 - Prilog 1 Konto kartice klasa 1.pdf; Prilog St-1794_2026-1-7 - Prilog 2 Stanje dugotrajne imovine.pdf; Prilog St-1794_2026-1-8 - Prilog 3 Konto kartice klasa 2.pdf; Prilog St-1794_2026-1-9 - Prilog 4 Kartice dobavljaca.pdf; Prilog St-1794_2026-1-10 - Prilog 5 PKK 31.12.2025..pdf; Prilog St-1794_2026-1-11 - Prilog 6 PKK 07.07.2026..pdf; Prilog St-1794_2026-1-12 - Prilog 7 GFI-POD.pdf; Prilog St-1794_2026-1-13 - Prilog 8 Bilješke 31.05.2026..pdf; Prilog St-1794_2026-1-14 - Prilog 9 Brutto bilanca 31.05.2026..pdf; Prilog St-1794_2026-1-15 - Prilog 11 Ugovor o kreditu 50.000.pdf; Prilog St-1794_2026-1-16 - Prilog 10 Ugovor o kreditu 195.000.pdf; Prilog St-1794_2026-1-17 - Prilog 12 Ugovor o kreditu 22.230.pdf; Prilog St-1794_2026-1-18 - Prilog 13 Ugovor o zakupu od 01.03.2025_.pdf; Prilog St-1794_2026-1-19 - Prilog 14 Ugovor o najmu.pdf; Prilog St-1794_2026-1-20 - Prilog 15 Ugovor o najmu.pdf; Prilog St-1794_2026-1-21 - Prilog 16 Ugovor o najmu.pdf; Prilog St-1794_2026-1-22 - Prilog 17 Ugovor o najmu.pdf; Prilog St-1794_2026-1-23 - Prilog 18 Ugovor o najmu.pdf; Prilog St-1794_2026-1-24 - Prilog 19 RESPECT PROSPERITAS.pdf; Rješenje o otvaranju predstečajnog postupka.pdf O875O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a80e5122-2d4a-47c7-8304-c965cf5cff7a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1794&amp;godina=2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N2"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -226,42 +343,336 @@
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I3" t="s">
+        <v>31</v>
+      </c>
+      <c r="J3"/>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4"/>
+      <c r="K4" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>42</v>
+      </c>
+      <c r="L5" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" t="s">
+        <v>44</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>45</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>47</v>
+      </c>
+      <c r="L6" t="s">
+        <v>48</v>
+      </c>
+      <c r="M6" t="s">
+        <v>49</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>51</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
+        <v>53</v>
+      </c>
+      <c r="M7" t="s">
+        <v>54</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>55</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>56</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>57</v>
+      </c>
+      <c r="L8" t="s">
+        <v>58</v>
+      </c>
+      <c r="M8" t="s">
+        <v>59</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E9" t="s">
+        <v>28</v>
+      </c>
+      <c r="F9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>62</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>63</v>
+      </c>
+      <c r="L9" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" t="s">
+        <v>65</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>