--- v1 (2026-09-12)
+++ v2 (2026-10-28)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="88">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,144 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1794/2026</t>
   </si>
   <si>
+    <t>Tablica osporenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Gustava Krkleca 15, 10000 Zagreb</t>
+  </si>
+  <si>
+    <t>16712356020</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE d.o.o. 16712356020</t>
+  </si>
+  <si>
+    <t>26.10.2026. 10:38:05</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65e0d7f-6d39-4bdd-907f-56579ad71a04</t>
+  </si>
+  <si>
+    <t>07-02-26-50 TABLICA OSPORENIH TRAŽBINA (003).xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d65e0d7f-6d39-4bdd-907f-56579ad71a04/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1794&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>V. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE j. d.o.o.</t>
+  </si>
+  <si>
+    <t>URED ZA IDEJE j. d.o.o. 16712356020</t>
+  </si>
+  <si>
+    <t>08.10.2026. 11:14:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96570c5-945b-480d-a041-f8cfb87c7605</t>
+  </si>
+  <si>
+    <t>07-02-26-48 PRIJAVA TRAŽBINE UZ V. DOPUNU TABLICE - ČUDNA FIRMA.pdf; 07-02-26-49  V. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a96570c5-945b-480d-a041-f8cfb87c7605/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OBAVIJEST FINANCIJSKE AGENCIJE DA POVJERENIK NIJE DOSTAVIO OČITOVANJE O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-1794/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:37:48</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebf63174-f5d0-42ca-91a3-1aac91bb46dd</t>
+  </si>
+  <si>
+    <t>07-02-26-47 Obavijest Fine da povjerenik nije dostavio očitovanje o prijavljenim tražbinama.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ebf63174-f5d0-42ca-91a3-1aac91bb46dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>OČITOVANJE DUŽNIKA  O PRIJAVLJENIM TRAŽBINAMA u predstečajnom postupku St-1794/2026</t>
+  </si>
+  <si>
+    <t>28.09.2026. 14:21:09</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b19fb0-2c84-44ca-a382-c80f12d85b4e</t>
+  </si>
+  <si>
+    <t>07-02-26-46 OČITOVANJE DUŽNIKA O PRIJAVLJENIM TRAŽBINAMA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/79b19fb0-2c84-44ca-a382-c80f12d85b4e/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA u predstečajnom postupku St-1794/2026 i pripadajuća PRIJAVA TRAŽBINE</t>
   </si>
   <si>
-    <t>URED ZA IDEJE j. d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>10.09.2026. 10:24:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cd00792-450a-4863-b8cd-f456f48fd524</t>
   </si>
   <si>
     <t>07-02-26-44 PRIJAVA TRAŽBINE UZ IV. DOPUNU TABLICE - AMT ANALYTICS.pdf; 07-02-26-45 IV. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/9cd00792-450a-4863-b8cd-f456f48fd524/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1794&amp;godina=2026</t>
   </si>
   <si>
     <t xml:space="preserve">III.Dopuna tablice prijavljenih tražbina u predstečajnom postupku i pripadajuće prijave tražbina </t>
   </si>
   <si>
     <t>Ured za ideje d.o.o.</t>
   </si>
   <si>
     <t>Ulica Gustava Krkleca 15, Zagreb</t>
   </si>
   <si>
     <t>Ured za ideje d.o.o. 16712356020</t>
   </si>
   <si>
     <t>25.08.2026. 09:49:05</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a593ae-159a-4f63-ac2a-1c5525c7ebda</t>
   </si>
   <si>
     <t>07-02-26-41 PRIJAVA TRAŽBINE -BLUE HOUSE STAR D.O.O_.pdf; 07-02-26-42 PRIJAVA TRAŽBINE- THREE OH TWO D.O.O_.pdf; 07-02-26-43 III. DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/73a593ae-159a-4f63-ac2a-1c5525c7ebda/dokumenti/preuzimanje</t>
   </si>
@@ -251,51 +317,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -360,319 +426,487 @@
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
         <v>29</v>
       </c>
-      <c r="G3" t="s">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>36</v>
+      </c>
+      <c r="L4" t="s">
         <v>37</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>41</v>
+      </c>
+      <c r="L5" t="s">
         <v>42</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
         <v>47</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>49</v>
+      </c>
+      <c r="E7" t="s">
         <v>50</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>51</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
-        <v>21</v>
+        <v>52</v>
       </c>
       <c r="I7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L7" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="L8" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="M8" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
         <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="L9" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="M9" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" t="s">
+        <v>28</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+      <c r="I10" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>69</v>
+      </c>
+      <c r="L10" t="s">
+        <v>70</v>
+      </c>
+      <c r="M10" t="s">
+        <v>71</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>72</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>29</v>
+      </c>
+      <c r="I11" t="s">
+        <v>73</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>74</v>
+      </c>
+      <c r="L11" t="s">
+        <v>75</v>
+      </c>
+      <c r="M11" t="s">
+        <v>76</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>29</v>
+      </c>
+      <c r="I12" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>79</v>
+      </c>
+      <c r="L12" t="s">
+        <v>80</v>
+      </c>
+      <c r="M12" t="s">
+        <v>81</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E13" t="s">
+        <v>50</v>
+      </c>
+      <c r="F13" t="s">
+        <v>83</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>52</v>
+      </c>
+      <c r="I13" t="s">
+        <v>84</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>85</v>
+      </c>
+      <c r="L13" t="s">
+        <v>86</v>
+      </c>
+      <c r="M13" t="s">
+        <v>87</v>
+      </c>
+      <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>