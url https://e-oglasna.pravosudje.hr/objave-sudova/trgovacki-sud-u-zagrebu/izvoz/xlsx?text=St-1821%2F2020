--- v0 (2026-05-16)
+++ v1 (2026-10-12)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="456" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="469" uniqueCount="193">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1821/2020</t>
   </si>
   <si>
+    <t>Podnesak od 26.08.2026.; Prilog od: 26.08.2026.</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza TLOS d.d. - u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Bernarda Bernardija 8, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>86080807089</t>
+  </si>
+  <si>
+    <t>Stečajna masa iza TLOS d.d. - u stečaju 86080807089</t>
+  </si>
+  <si>
+    <t>01.09.2026. 14:48:39</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a70883-905a-4066-b27e-e5d02f441fd6</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1821_2020-553-1 - Izvod 07_2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/10a70883-905a-4066-b27e-e5d02f441fd6/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1821&amp;godina=2020</t>
+  </si>
+  <si>
     <t>Podnesak od 11.02.2026.; Prilog od: 11.02.2026.</t>
   </si>
   <si>
-    <t>Stečajna masa iza TLOS d.d. - u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>12.02.2026. 14:53:13</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7397b1d7-87e5-4f35-b7f7-ee9a56ff9a4a</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1821_2020-552-1 - OTP izvod 10.02.2026..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/7397b1d7-87e5-4f35-b7f7-ee9a56ff9a4a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1821&amp;godina=2020</t>
   </si>
   <si>
     <t>Podnesak od 09.09.2025.; Prilog od: 09.09.2025.</t>
   </si>
   <si>
     <t>10.09.2025. 13:30:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eb726f7-01a8-4c8d-a5cc-6f3755708975</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1821_2020-549-1 - Izvod 08.09.2025..pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eb726f7-01a8-4c8d-a5cc-6f3755708975/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 04.06.2025.; Prilog od: 04.06.2025.</t>
   </si>
   <si>
     <t>10.06.2025. 07:41:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/0f8bd9d2-fdb4-433f-867b-30e1b631b155</t>
   </si>
@@ -617,51 +632,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N35"/>
+  <dimension ref="A1:N36"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -846,93 +861,93 @@
       <c r="J5"/>
       <c r="K5" t="s">
         <v>39</v>
       </c>
       <c r="L5" t="s">
         <v>40</v>
       </c>
       <c r="M5" t="s">
         <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>47</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>48</v>
       </c>
       <c r="L7" t="s">
         <v>49</v>
       </c>
       <c r="M7" t="s">
         <v>50</v>
@@ -1876,177 +1891,177 @@
         <v>16</v>
       </c>
       <c r="D30" t="s">
         <v>161</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>20</v>
       </c>
       <c r="H30" t="s">
         <v>21</v>
       </c>
       <c r="I30" t="s">
         <v>162</v>
       </c>
       <c r="J30"/>
       <c r="K30" t="s">
         <v>163</v>
       </c>
       <c r="L30" t="s">
-        <v>134</v>
+        <v>164</v>
       </c>
       <c r="M30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="N30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31" t="s">
         <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>19</v>
       </c>
       <c r="G31" t="s">
         <v>20</v>
       </c>
       <c r="H31" t="s">
         <v>21</v>
       </c>
       <c r="I31" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J31"/>
       <c r="K31" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="L31" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M31" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="N31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32" t="s">
         <v>15</v>
       </c>
       <c r="C32" t="s">
         <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
       <c r="G32" t="s">
         <v>20</v>
       </c>
       <c r="H32" t="s">
         <v>21</v>
       </c>
       <c r="I32" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="J32"/>
       <c r="K32" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="L32" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="M32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33" t="s">
         <v>15</v>
       </c>
       <c r="C33" t="s">
         <v>16</v>
       </c>
       <c r="D33" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
       <c r="G33" t="s">
         <v>20</v>
       </c>
       <c r="H33" t="s">
         <v>21</v>
       </c>
       <c r="I33" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J33"/>
       <c r="K33" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L33" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="M33" t="s">
         <v>177</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>178</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
@@ -2092,45 +2107,87 @@
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
       <c r="G35" t="s">
         <v>20</v>
       </c>
       <c r="H35" t="s">
         <v>21</v>
       </c>
       <c r="I35" t="s">
         <v>184</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
         <v>185</v>
       </c>
       <c r="L35" t="s">
         <v>186</v>
       </c>
       <c r="M35" t="s">
         <v>187</v>
       </c>
       <c r="N35" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>16</v>
+      </c>
+      <c r="D36" t="s">
+        <v>188</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
+        <v>189</v>
+      </c>
+      <c r="J36"/>
+      <c r="K36" t="s">
+        <v>190</v>
+      </c>
+      <c r="L36" t="s">
+        <v>191</v>
+      </c>
+      <c r="M36" t="s">
+        <v>192</v>
+      </c>
+      <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>