--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,95 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1901/2025</t>
   </si>
   <si>
+    <t>Rješenje od 21.05.2026.-36</t>
+  </si>
+  <si>
+    <t>EKO BIOGRAD plus d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA GRADA VUKOVARA 269 D, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49226936693</t>
+  </si>
+  <si>
+    <t>EKO BIOGRAD plus d.o.o. 49226936693</t>
+  </si>
+  <si>
+    <t>21.05.2026. 11:50:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91eeef6-585d-49b1-87de-21a2cd9467ae</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a91eeef6-585d-49b1-87de-21a2cd9467ae/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1901&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Dopuna izviješća privremene stečajne upraviteljice od 14.04.2026.-33; Prilog od: 14.04.2026.</t>
   </si>
   <si>
-    <t>EKO BIOGRAD plus d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>14.04.2026. 07:46:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5259f625-c375-448d-ad6f-b3c71d3e93f7</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1901_2025-33-1 - Ugovor o kupoprodaji nekretnina EKO BIOGRAD plus - FORTENOVA GRUPA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5259f625-c375-448d-ad6f-b3c71d3e93f7/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1901&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Zaključak od 17.03.2026.-30</t>
   </si>
   <si>
     <t>17.03.2026. 12:20:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dcbf9e8-798f-4a5d-b31d-d0a6b5929b1e</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dcbf9e8-798f-4a5d-b31d-d0a6b5929b1e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 10.02.2026.-28</t>
   </si>
   <si>
     <t>10.02.2026. 12:39:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6ca556c2-ed2c-4fd9-b8ee-bfc59d01993b</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1901_2025-28-9 - EKO BIOGRAD plus - Potvrda o blokadi računa na dan 06.02.2026.g..pdf</t>
@@ -159,53 +174,50 @@
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka od 08.09.2025.-4</t>
   </si>
   <si>
     <t>09.09.2025. 08:40:00</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a492a58-64dd-415f-aed3-26c2fa5e0dc0</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6a492a58-64dd-415f-aed3-26c2fa5e0dc0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 08.09.2025.-3</t>
   </si>
   <si>
     <t>EKO BIOGRAD plus d.o.o. 49226936693; Miodrag Lazarević 60437302855</t>
   </si>
   <si>
     <t>09.09.2025. 08:39:57</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2fa3c75-c2cb-4809-a5a9-a76eef36d6d5</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e2fa3c75-c2cb-4809-a5a9-a76eef36d6d5/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a) (609) od 04.09.2025.-1; Prilog od: 04.09.2025.; Prilog od: 04.09.2025.; Prilog od: 04.09.2025.; Prilog od: 04.09.2025.</t>
   </si>
   <si>
     <t>05.09.2025. 10:43:10</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa862a3f-e2a3-48a8-a266-9cf039efa845</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje stečajnog postupka (čl. 110 SZ-a).pdf P609P; Prilog St-1901_2025-1-1 - Podnesak.pdf; Prilog St-1901_2025-1-2 - Podaci iz ZIS-a.pdf; Prilog St-1901_2025-1-3 - Podaci iz RGFI-a.pdf; Prilog St-1901_2025-1-4 - Ostali podaci o imovini.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/aa862a3f-e2a3-48a8-a266-9cf039efa845/dokumenti/preuzimanje</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -227,51 +239,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N8"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -510,103 +522,145 @@
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>49</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
         <v>53</v>
-      </c>
-[...10 lines deleted...]
-        <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>55</v>
       </c>
       <c r="L8" t="s">
+        <v>24</v>
+      </c>
+      <c r="M8" t="s">
         <v>56</v>
       </c>
-      <c r="M8" t="s">
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
         <v>57</v>
       </c>
-      <c r="N8" t="s">
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>