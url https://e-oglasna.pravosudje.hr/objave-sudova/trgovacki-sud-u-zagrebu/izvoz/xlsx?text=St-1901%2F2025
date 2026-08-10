--- v1 (2026-06-24)
+++ v2 (2026-08-10)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1901/2025</t>
   </si>
   <si>
+    <t>Podnesak od 08.07.2026.-38</t>
+  </si>
+  <si>
+    <t>EKO BIOGRAD plus d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA GRADA VUKOVARA 269 D, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>49226936693</t>
+  </si>
+  <si>
+    <t>EKO BIOGRAD plus d.o.o. 49226936693</t>
+  </si>
+  <si>
+    <t>09.07.2026. 09:12:59</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9bfc537-6f12-4d6b-ba5a-14f31bcda203</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f9bfc537-6f12-4d6b-ba5a-14f31bcda203/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1901&amp;godina=2025</t>
+  </si>
+  <si>
     <t>Rješenje od 21.05.2026.-36</t>
   </si>
   <si>
-    <t>EKO BIOGRAD plus d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>21.05.2026. 11:50:35</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91eeef6-585d-49b1-87de-21a2cd9467ae</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a91eeef6-585d-49b1-87de-21a2cd9467ae/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1901&amp;godina=2025</t>
   </si>
   <si>
     <t>Dopuna izviješća privremene stečajne upraviteljice od 14.04.2026.-33; Prilog od: 14.04.2026.</t>
   </si>
   <si>
     <t>14.04.2026. 07:46:12</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5259f625-c375-448d-ad6f-b3c71d3e93f7</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1901_2025-33-1 - Ugovor o kupoprodaji nekretnina EKO BIOGRAD plus - FORTENOVA GRUPA.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5259f625-c375-448d-ad6f-b3c71d3e93f7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 17.03.2026.-30</t>
   </si>
   <si>
     <t>17.03.2026. 12:20:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/3dcbf9e8-798f-4a5d-b31d-d0a6b5929b1e</t>
   </si>
@@ -239,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -564,103 +579,145 @@
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
       <c r="G9" t="s">
         <v>20</v>
       </c>
       <c r="H9" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="I9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="L9" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>