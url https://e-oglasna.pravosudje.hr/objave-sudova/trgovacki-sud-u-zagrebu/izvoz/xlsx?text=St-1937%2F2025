--- v0 (2026-05-03)
+++ v1 (2026-06-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="61">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,132 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1937/2025</t>
   </si>
   <si>
+    <t>Podnesak od 11.06.2026.</t>
+  </si>
+  <si>
+    <t>MELIOR GRADNJA j.d.o.o.</t>
+  </si>
+  <si>
+    <t>2. Odvojak Purgarije 7, 10431 Kerestinec, Hrvatska</t>
+  </si>
+  <si>
+    <t>35297010502</t>
+  </si>
+  <si>
+    <t>MELIOR GRADNJA j.d.o.o. 35297010502</t>
+  </si>
+  <si>
+    <t>15.06.2026. 08:27:45</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd1aafd-a273-48e1-8337-1651a30199cd</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/dbd1aafd-a273-48e1-8337-1651a30199cd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1937&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Zaključak od 29.05.2026.</t>
+  </si>
+  <si>
+    <t>01.06.2026. 08:23:28</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37ce7e31-d442-43d3-b10d-caee4f4758ce</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/37ce7e31-d442-43d3-b10d-caee4f4758ce/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 12.03.2026.</t>
   </si>
   <si>
-    <t>MELIOR GRADNJA j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>12.03.2026. 14:08:59</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/662e13c4-ad4e-4c57-8631-9bb1c658e2ac</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/662e13c4-ad4e-4c57-8631-9bb1c658e2ac/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1937&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 26.02.2026.; Prilog od: 26.02.2026.</t>
   </si>
   <si>
     <t>27.02.2026. 14:43:19</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76ae04bf-c60c-4256-9b99-dfcbbb9a1d44</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1937_2025-26-1 - tablica tražbina melior.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/76ae04bf-c60c-4256-9b99-dfcbbb9a1d44/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 14.11.2025.</t>
   </si>
   <si>
     <t>14.11.2025. 13:19:55</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a412bcfb-a84d-4f1d-8f32-d8b230034740</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a412bcfb-a84d-4f1d-8f32-d8b230034740/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.11.2025.</t>
   </si>
   <si>
     <t>14.11.2025. 13:17:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec893246-5855-4249-abfa-3788ae4d00bf</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ec893246-5855-4249-abfa-3788ae4d00bf/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 27.10.2025.</t>
   </si>
   <si>
     <t>28.10.2025. 11:07:01</t>
   </si>
@@ -209,51 +236,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N9"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -460,93 +487,177 @@
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
         <v>44</v>
       </c>
       <c r="L6" t="s">
+        <v>30</v>
+      </c>
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
       </c>
-      <c r="M7" t="s">
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
         <v>51</v>
       </c>
-      <c r="N7" t="s">
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>52</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
+        <v>54</v>
+      </c>
+      <c r="M8" t="s">
+        <v>55</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
+        <v>59</v>
+      </c>
+      <c r="M9" t="s">
+        <v>60</v>
+      </c>
+      <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>