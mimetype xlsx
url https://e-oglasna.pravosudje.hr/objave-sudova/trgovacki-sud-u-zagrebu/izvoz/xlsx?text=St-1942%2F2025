--- v0 (2026-05-16)
+++ v1 (2026-07-06)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,123 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1942/2025</t>
   </si>
   <si>
+    <t>Rješenje od 05.06.2026.</t>
+  </si>
+  <si>
+    <t>SHINY STAR d.o.o.</t>
+  </si>
+  <si>
+    <t>Gacka ulica 16, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>69398507297</t>
+  </si>
+  <si>
+    <t>SHINY STAR d.o.o. 69398507297</t>
+  </si>
+  <si>
+    <t>05.06.2026. 10:34:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f10713e-690d-485f-ab86-1aff4e444d20</t>
+  </si>
+  <si>
+    <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1f10713e-690d-485f-ab86-1aff4e444d20/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1942&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 01.06.2026.; Prilog od: 01.06.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 14:31:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f522f1-36a6-44a7-86f3-53c3af58412a</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1942_2025-38-1 - Potvrda o izvrsenom nalogu_stecaj Shiny star.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/03f522f1-36a6-44a7-86f3-53c3af58412a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 21.05.2026.</t>
+  </si>
+  <si>
+    <t>25.05.2026. 11:20:36</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8751842b-4265-47e9-93b1-5d5d2978e058</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8751842b-4265-47e9-93b1-5d5d2978e058/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 16.01.2026.</t>
   </si>
   <si>
-    <t>SHINY STAR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>16.01.2026. 11:52:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cc8c90e2-0353-4c5c-b110-fa4c4ce2eb21</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cc8c90e2-0353-4c5c-b110-fa4c4ce2eb21/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1942&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.; Prilog od: 03.12.2025.</t>
   </si>
   <si>
     <t>09.12.2025. 08:15:56</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/121393bf-f7db-4723-b502-39b98e0c5c66</t>
   </si>
   <si>
     <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1942_2025-28-1 - baotić potvrda o vlasništvu vozila.pdf; Prilog St-1942_2025-28-2 - baotić shiny star potvrda plaćanja.pdf; Prilog St-1942_2025-28-3 - brutto bilanca 2024.pdf; Prilog St-1942_2025-28-4 - kupoprodajni ugovor zafran aleksandra i shiny star d.o.o..pdf; Prilog St-1942_2025-28-5 - ZAFRAN ALEKSANDRA TABULARNA IZJAVA.pdf; Prilog St-1942_2025-28-6 - UGOVOR_O_KUPOPRODAJI SHINY STAR MARTOM FLORA.pdf; Prilog St-1942_2025-28-7 - TABULARNA_IZJAVA shiny star martom flora.pdf; Prilog St-1942_2025-28-8 - UGOVOR_O_KUPOPRODAJI martom flora 3l3 ulaganja.pdf; Prilog St-1942_2025-28-9 - TABULARNA_IZJAVA_ martom flora 3l3 ulaganja.pdf; Prilog St-1942_2025-28-10 - kupoprodajni ugovor 3l3 ulaganja lima nekretnine.pdf; Prilog St-1942_2025-28-11 - PUNOMOĆ ZA KUPOPRODAJNI MARIO DOLINAC.pdf; Prilog St-1942_2025-28-12 - Scan_2025_12_03_12_48_13_775.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/121393bf-f7db-4723-b502-39b98e0c5c66/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 13.11.2025.</t>
   </si>
   <si>
     <t>14.11.2025. 08:43:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/682c561c-ff2a-4f45-8417-97bba887cdbf</t>
   </si>
@@ -209,51 +254,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N7"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -511,42 +556,168 @@
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
         <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
         <v>49</v>
       </c>
       <c r="L7" t="s">
         <v>50</v>
       </c>
       <c r="M7" t="s">
         <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>52</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>53</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>54</v>
+      </c>
+      <c r="L8" t="s">
+        <v>55</v>
+      </c>
+      <c r="M8" t="s">
+        <v>56</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>58</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>59</v>
+      </c>
+      <c r="L9" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" t="s">
+        <v>61</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>62</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>63</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>64</v>
+      </c>
+      <c r="L10" t="s">
+        <v>65</v>
+      </c>
+      <c r="M10" t="s">
+        <v>66</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>