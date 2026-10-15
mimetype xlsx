--- v1 (2026-07-06)
+++ v2 (2026-10-15)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="77">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1942/2025</t>
   </si>
   <si>
+    <t>Podnesak od 30.09.2026.; Podnesak od 30.09.2026.; Podnesak od 30.09.2026.</t>
+  </si>
+  <si>
+    <t>SHINY STAR d.o.o.</t>
+  </si>
+  <si>
+    <t>Gacka ulica 16, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>69398507297</t>
+  </si>
+  <si>
+    <t>SHINY STAR d.o.o. 69398507297</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:48:30</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9feb42b-2289-4f63-b0a6-d0169b1dd133</t>
+  </si>
+  <si>
+    <t>Popis vjerovnika.pdf P55P; Pregled imovine i obveza.pdf P78P; Popis predmeta stečajne mase.pdf P76P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e9feb42b-2289-4f63-b0a6-d0169b1dd133/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1942&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Podnesak od 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.; Prilog od: 30.09.2026.</t>
+  </si>
+  <si>
+    <t>30.09.2026. 14:38:04</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8bfa028-6757-4e28-bde1-d2cd47b3bb06</t>
+  </si>
+  <si>
+    <t>Izvješće o financijsko-gospodarskom stanju dužnika.pdf P610P; Prilog St-1942_2025-49-1 - Placene_sudske_pristojbe_SHINY_STAR.pdf; Prilog St-1942_2025-49-2 - TABLICA_SHINY_STAR_konacno_s_popisom_izlucnih_predmeta (1).pdf; Prilog St-1942_2025-49-3 - popis predmeta izlučnog prava.pdf; Prilog St-1942_2025-49-4 - Scan zaposleni radnici NEMA.pdf; Prilog St-1942_2025-49-5 - Scan ugovor eračun - aestus.pdf; Prilog St-1942_2025-49-6 - Gmail - SHINY STAR d.o.o_.pdf; Prilog St-1942_2025-49-7 - Scan fina registar stvarnih vlasnika.pdf; Prilog St-1942_2025-49-8 - Scan računi i pošiljke.pdf; Prilog St-1942_2025-49-9 - kupoprodajni ugovor zafran aleksandra i shiny star d.o.o..pdf; Prilog St-1942_2025-49-10 - kupoprodajni ugovor 3l3 ulaganja lima nekretnine.pdf; Prilog St-1942_2025-49-11 - PUNOMOĆ ZA KUPOPRODAJNI MARIO DOLINAC.pdf; Prilog St-1942_2025-49-12 - TABULARNA_IZJAVA shiny star martom flora.pdf; Prilog St-1942_2025-49-13 - UGOVOR_O_KUPOPRODAJI martom flora 3l3 ulaganja.pdf; Prilog St-1942_2025-49-14 - TABULARNA_IZJAVA_ martom flora 3l3 ulaganja.pdf; Prilog St-1942_2025-49-15 - ZAFRAN ALEKSANDRA TABULARNA IZJAVA.pdf; Prilog St-1942_2025-49-16 - UGOVOR_O_KUPOPRODAJI SHINY STAR MARTOM FLORA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c8bfa028-6757-4e28-bde1-d2cd47b3bb06/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 05.06.2026.</t>
   </si>
   <si>
-    <t>SHINY STAR d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>05.06.2026. 10:34:32</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f10713e-690d-485f-ab86-1aff4e444d20</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f10713e-690d-485f-ab86-1aff4e444d20/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1942&amp;godina=2025</t>
   </si>
   <si>
     <t>Podnesak od 01.06.2026.; Prilog od: 01.06.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 14:31:40</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f522f1-36a6-44a7-86f3-53c3af58412a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-1942_2025-38-1 - Potvrda o izvrsenom nalogu_stecaj Shiny star.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/03f522f1-36a6-44a7-86f3-53c3af58412a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 21.05.2026.</t>
   </si>
   <si>
     <t>25.05.2026. 11:20:36</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8751842b-4265-47e9-93b1-5d5d2978e058</t>
   </si>
@@ -254,51 +284,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N10"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -679,45 +709,129 @@
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>68</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>69</v>
+      </c>
+      <c r="L11" t="s">
+        <v>70</v>
+      </c>
+      <c r="M11" t="s">
+        <v>71</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>