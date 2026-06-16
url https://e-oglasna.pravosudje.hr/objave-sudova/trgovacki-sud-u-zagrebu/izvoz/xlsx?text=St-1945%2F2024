--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="141">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1945/2024</t>
   </si>
   <si>
+    <t>Rješenje od 16.06.2026.  -54</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Račkoga 10, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>28099990977</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju 28099990977</t>
+  </si>
+  <si>
+    <t>16.06.2026. 12:30:51</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
+  </si>
+  <si>
+    <t>Dopis od 28.05.2026.  -52, Podnesak od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>02.06.2026. 12:25:43</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02aa4c22-5774-47c6-bad8-1426e2c896bd</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/02aa4c22-5774-47c6-bad8-1426e2c896bd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.05.2026.  -50</t>
+  </si>
+  <si>
+    <t>14.05.2026. 13:04:08</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a88bfce7-1513-4485-93c6-41791a76c99c</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a88bfce7-1513-4485-93c6-41791a76c99c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prijedlog od 07.04.2026.  -46, Prilog od: 07.04.2026.; Prilog od: 07.04.2026.; Prilog od: 07.04.2026.</t>
   </si>
   <si>
-    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>07.04.2026. 13:36:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eec5f8d-4dc6-449e-a41f-d80f06837cc5</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-1945_2024-46-1 - Zapisnik o dražbi 27.02.2026..pdf; Prilog St-1945_2024-46-2 - Dopis-opomena za dugovanja  NORTH TEACH DRILLING ehf , Raykjavik, Island,pdf.pdf; Prilog St-1945_2024-46-3 - Povratnica iz Raykjavika.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8eec5f8d-4dc6-449e-a41f-d80f06837cc5/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
-[...1 lines deleted...]
-  <si>
     <t>Podnesak od 12.03.2026.  -45</t>
   </si>
   <si>
     <t>13.03.2026. 09:02:46</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd00818f-efab-4f71-9cbe-81d7e9d1e39a</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cd00818f-efab-4f71-9cbe-81d7e9d1e39a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-razrješenje stečajnog upravitelja od 05.03.2026. -44</t>
   </si>
   <si>
     <t>05.03.2026. 13:41:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cc15f166-0baf-4ac7-80bc-f9f3d3ef4554</t>
   </si>
   <si>
     <t>Rješenje - razrješenje stečajnog upravitelja.pdf O288O</t>
@@ -173,53 +218,50 @@
   <si>
     <t>Izvješće stečajnog upravitelja od 11.11.2025.- 38,Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.; Prilog od: 11.11.2025.</t>
   </si>
   <si>
     <t>12.11.2025. 08:43:44</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1a76e2c-19bc-42b4-8ce7-f63355de00fc</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1945_2024-38-1 - 41.12. VK_zahtjev za izdavanje klauzula_24.09.2025.pdf; Prilog St-1945_2024-38-2 - Potvrda o plaćanju računa FINA za upis u očevidnik nekretnina.pdf; Prilog St-1945_2024-38-3 - Jedina ponuda od J.A.OXLEY, ISLAND.pdf; Prilog St-1945_2024-38-4 - Racun Adria za vještačenje zemljišta .pdf; Prilog St-1945_2024-38-5 - Račun računovodstva za 9 mjeseci.pdf; Prilog St-1945_2024-38-6 - Zahtjev za oglas za NN.pdf; Prilog St-1945_2024-38-7 - ZK-13377-KO-PODRAVSKA-SLATINA.pdf; Prilog St-1945_2024-38-8 - Poziv na uplatu računa objave oglasa.pdf; Prilog St-1945_2024-38-9 - Potvrda o plaćanju računa računovodstva za 9 mjeseci.pdf; Prilog St-1945_2024-38-10 - Potvrda o plaćenom vještačenju nekretnine.pdf; Prilog St-1945_2024-38-11 - Podnesak OS VT Ovr-518-2024-15 od 09.10.2025. - Ostalo.pdf; Prilog St-1945_2024-38-12 - PONIP_obrazac_Izjava_1., potpisano.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/c1a76e2c-19bc-42b4-8ce7-f63355de00fc/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.08.2025.  -37</t>
   </si>
   <si>
     <t>12.08.2025. 11:04:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ad6b7e3-4eb9-48f6-a65b-23f0f9b1d044</t>
   </si>
   <si>
-    <t>Rješenje.pdf O97O</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ad6b7e3-4eb9-48f6-a65b-23f0f9b1d044/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 11.08.2025. -36, Prilog od: 11.08.2025.; Prilog od: 11.08.2025.; Prilog od: 11.08.2025.; Prilog od: 11.08.2025.</t>
   </si>
   <si>
     <t>12.08.2025. 11:01:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b02779fb-e51d-4cfc-b9ff-c342ac46911d</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1945_2024-36-1 - IZVOD BR. 10 ZA 23.06.2025..pdf; Prilog St-1945_2024-36-2 - IZVOD BR. 13 ZA 08.07.2025. (1).pdf; Prilog St-1945_2024-36-3 - IZVOD BR. 16 ZA 18.07.2025. (1).pdf; Prilog St-1945_2024-36-4 - IZVOD BR. 15 ZA 14.07.2025. (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/b02779fb-e51d-4cfc-b9ff-c342ac46911d/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 02.06.2025. -33, Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.; Prilog od: 02.06.2025.</t>
   </si>
   <si>
     <t>03.06.2025. 11:46:24</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1f03e438-e7f7-44cb-a1c2-89de3b5a8525</t>
@@ -312,53 +354,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/a98b32b2-b6f0-4bf1-b0ec-3396c7c4aa5e/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 06.11.2024. (Određeno ročište radi rasprave o pretpostavkama za otvaranje stečaja)  -20</t>
   </si>
   <si>
     <t>06.11.2024. 09:34:34</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad3166a4-8bf8-4c27-ba57-664b6859eec9</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/ad3166a4-8bf8-4c27-ba57-664b6859eec9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje-određivanje nagrade privremenom stečajnom upravitelju od 06.11.2024.  -19</t>
   </si>
   <si>
     <t>06.11.2024. 09:31:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fdff922-c6cc-436f-91c8-159ddfedb690</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/4fdff922-c6cc-436f-91c8-159ddfedb690/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće privremenog stečajnog upravitelja od 04.11.2024. -18, Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.; Prilog od: 04.11.2024.</t>
   </si>
   <si>
     <t>06.11.2024. 07:48:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d521d709-4381-4513-833d-ee6c16f2de68</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1945_2024-18-1 - 1 Potvrda o vlasništvu vozila.pdf; Prilog St-1945_2024-18-2 - 2. ZK (1).pdf; Prilog St-1945_2024-18-3 - 3. Potvrda o vlasništvu aviona_HACZ (1).pdf; Prilog St-1945_2024-18-4 - 3.1. BRUTO BILANCA, DRAVACEL, 30.6.2024..pdf; Prilog St-1945_2024-18-5 - 4. Potvrda o vlasništvu plovila.pdf; Prilog St-1945_2024-18-6 - 6. OBRAČUNI NEISPLAĆENE PLAĆE M.PERKOVAC (1).pdf; Prilog St-1945_2024-18-7 - 5. OBRAČUNI NEISPLAĆENE PLAĆE A.MIKULIĆ (1).pdf; Prilog St-1945_2024-18-8 - 7.  Obrazac JOPPD_za 04.2024 (1).pdf; Prilog St-1945_2024-18-9 - 8. Obrazac JOPPD_za 05.2024 (1).pdf; Prilog St-1945_2024-18-10 - 10. potvrda poreznog tijela (3).pdf; Prilog St-1945_2024-18-11 - 14. Brutto_bilanca.pdf; Prilog St-1945_2024-18-12 - 11. Potvrda poreznog tijela 2..pdf; Prilog St-1945_2024-18-13 - 15. Račun za vozilo.pdf; Prilog St-1945_2024-18-14 - 9. ObrazacJOPPD_za 06.2024 (1).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d521d709-4381-4513-833d-ee6c16f2de68/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o imenovanju privremenog stečajnog upravitelja od 26.09.2024.  -14</t>
   </si>
   <si>
     <t>26.09.2024. 14:29:15</t>
   </si>
@@ -437,51 +476,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N22"/>
+  <dimension ref="A1:N25"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -898,513 +937,639 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
+        <v>35</v>
+      </c>
+      <c r="M11" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
+        <v>73</v>
+      </c>
+      <c r="L12" t="s">
         <v>74</v>
       </c>
-      <c r="L12" t="s">
+      <c r="M12" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
+        <v>78</v>
+      </c>
+      <c r="L13" t="s">
         <v>79</v>
       </c>
-      <c r="L13" t="s">
+      <c r="M13" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
         <v>84</v>
       </c>
-      <c r="L14" t="s">
+      <c r="M14" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>15</v>
       </c>
       <c r="C15" t="s">
         <v>16</v>
       </c>
       <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
         <v>87</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
       <c r="J15"/>
       <c r="K15" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="L15" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="M15" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="N15" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16" t="s">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="E16" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>20</v>
       </c>
       <c r="H16" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I16" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="J16"/>
       <c r="K16" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="L16" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="M16" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="N16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>16</v>
       </c>
       <c r="D17" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
       <c r="H17" t="s">
-        <v>89</v>
+        <v>21</v>
       </c>
       <c r="I17" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="J17"/>
       <c r="K17" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="L17" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="M17" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>102</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>103</v>
+      </c>
+      <c r="I18" t="s">
         <v>104</v>
-      </c>
-[...13 lines deleted...]
-        <v>105</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>105</v>
+      </c>
+      <c r="L18" t="s">
         <v>106</v>
       </c>
-      <c r="L18" t="s">
+      <c r="M18" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>108</v>
+      </c>
+      <c r="E19" t="s">
+        <v>102</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>103</v>
+      </c>
+      <c r="I19" t="s">
         <v>109</v>
-      </c>
-[...13 lines deleted...]
-        <v>110</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>110</v>
+      </c>
+      <c r="L19" t="s">
         <v>111</v>
       </c>
-      <c r="L19" t="s">
+      <c r="M19" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" t="s">
+        <v>102</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>115</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
+        <v>115</v>
+      </c>
+      <c r="L20" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="E21" t="s">
-        <v>88</v>
+        <v>102</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>103</v>
       </c>
       <c r="I21" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
+        <v>119</v>
+      </c>
+      <c r="L21" t="s">
+        <v>120</v>
+      </c>
+      <c r="M21" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>122</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
+        <v>122</v>
+      </c>
+      <c r="E22" t="s">
+        <v>102</v>
+      </c>
+      <c r="F22" t="s">
+        <v>19</v>
+      </c>
+      <c r="G22" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
+      </c>
+      <c r="I22" t="s">
         <v>123</v>
-      </c>
-[...13 lines deleted...]
-        <v>124</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
+        <v>124</v>
+      </c>
+      <c r="L22" t="s">
         <v>125</v>
       </c>
-      <c r="L22" t="s">
+      <c r="M22" t="s">
         <v>126</v>
       </c>
-      <c r="M22" t="s">
+      <c r="N22" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23" t="s">
+        <v>15</v>
+      </c>
+      <c r="C23" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" t="s">
         <v>127</v>
       </c>
-      <c r="N22" t="s">
+      <c r="E23" t="s">
+        <v>102</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+      <c r="I23" t="s">
+        <v>128</v>
+      </c>
+      <c r="J23"/>
+      <c r="K23" t="s">
+        <v>129</v>
+      </c>
+      <c r="L23" t="s">
+        <v>130</v>
+      </c>
+      <c r="M23" t="s">
+        <v>131</v>
+      </c>
+      <c r="N23" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C24" t="s">
+        <v>16</v>
+      </c>
+      <c r="D24" t="s">
+        <v>132</v>
+      </c>
+      <c r="E24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" t="s">
+        <v>103</v>
+      </c>
+      <c r="I24" t="s">
+        <v>133</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24" t="s">
+        <v>134</v>
+      </c>
+      <c r="L24" t="s">
+        <v>35</v>
+      </c>
+      <c r="M24" t="s">
+        <v>135</v>
+      </c>
+      <c r="N24" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" t="s">
+        <v>16</v>
+      </c>
+      <c r="D25" t="s">
+        <v>136</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>103</v>
+      </c>
+      <c r="I25" t="s">
+        <v>137</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25" t="s">
+        <v>138</v>
+      </c>
+      <c r="L25" t="s">
+        <v>139</v>
+      </c>
+      <c r="M25" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>