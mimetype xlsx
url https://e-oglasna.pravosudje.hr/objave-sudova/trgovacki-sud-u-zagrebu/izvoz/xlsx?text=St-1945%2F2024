--- v1 (2026-06-16)
+++ v2 (2026-08-02)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="141">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="146">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1945/2024</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 17.06.2026. -55, Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Račkoga 10, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>28099990977</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju 28099990977</t>
+  </si>
+  <si>
+    <t>18.06.2026. 12:34:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6b953b-5fa8-4397-8a03-d8f759eadb77</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1945_2024-55-1 - Ugovor o kupoprodaji.pdf; Prilog St-1945_2024-55-2 - Tabularna izjava.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d6b953b-5fa8-4397-8a03-d8f759eadb77/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Rješenje od 16.06.2026.  -54</t>
   </si>
   <si>
-    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>16.06.2026. 12:30:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
   </si>
   <si>
     <t>Dopis od 28.05.2026.  -52, Podnesak od 27.05.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 12:25:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02aa4c22-5774-47c6-bad8-1426e2c896bd</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Dopis.pdf O374O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02aa4c22-5774-47c6-bad8-1426e2c896bd/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 14.05.2026.  -50</t>
   </si>
   <si>
     <t>14.05.2026. 13:04:08</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a88bfce7-1513-4485-93c6-41791a76c99c</t>
   </si>
@@ -476,51 +491,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N25"/>
+  <dimension ref="A1:N26"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -937,93 +952,93 @@
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
-        <v>35</v>
+        <v>70</v>
       </c>
       <c r="M11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>74</v>
+        <v>40</v>
       </c>
       <c r="M12" t="s">
         <v>75</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>76</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -1212,364 +1227,406 @@
       </c>
       <c r="L17" t="s">
         <v>99</v>
       </c>
       <c r="M17" t="s">
         <v>100</v>
       </c>
       <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18" t="s">
         <v>15</v>
       </c>
       <c r="C18" t="s">
         <v>16</v>
       </c>
       <c r="D18" t="s">
         <v>101</v>
       </c>
       <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>19</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>104</v>
       </c>
       <c r="J18"/>
       <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>107</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
         <v>108</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
       <c r="I19" t="s">
         <v>109</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
         <v>110</v>
       </c>
       <c r="L19" t="s">
         <v>111</v>
       </c>
       <c r="M19" t="s">
         <v>112</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
         <v>113</v>
       </c>
       <c r="E20" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>20</v>
       </c>
       <c r="H20" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>115</v>
       </c>
       <c r="L20" t="s">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="M20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E21" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="L21" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="M21" t="s">
         <v>121</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>122</v>
       </c>
       <c r="E22" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I22" t="s">
         <v>123</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>124</v>
       </c>
       <c r="L22" t="s">
         <v>125</v>
       </c>
       <c r="M22" t="s">
         <v>126</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>127</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I23" t="s">
         <v>128</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>129</v>
       </c>
       <c r="L23" t="s">
         <v>130</v>
       </c>
       <c r="M23" t="s">
         <v>131</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I24" t="s">
         <v>133</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>134</v>
       </c>
       <c r="L24" t="s">
-        <v>35</v>
+        <v>135</v>
       </c>
       <c r="M24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E25" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="I25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L25" t="s">
-        <v>139</v>
+        <v>40</v>
       </c>
       <c r="M25" t="s">
         <v>140</v>
       </c>
       <c r="N25" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
+        <v>15</v>
+      </c>
+      <c r="C26" t="s">
+        <v>16</v>
+      </c>
+      <c r="D26" t="s">
+        <v>141</v>
+      </c>
+      <c r="E26" t="s">
+        <v>107</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" t="s">
+        <v>108</v>
+      </c>
+      <c r="I26" t="s">
+        <v>142</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26" t="s">
+        <v>143</v>
+      </c>
+      <c r="L26" t="s">
+        <v>144</v>
+      </c>
+      <c r="M26" t="s">
+        <v>145</v>
+      </c>
+      <c r="N26" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>