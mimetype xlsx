--- v2 (2026-08-02)
+++ v3 (2026-09-17)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="339" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="352" uniqueCount="151">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,93 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-1945/2024</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 12.08.2026.  -56, Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.; Prilog od: 12.08.2026.</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
+  </si>
+  <si>
+    <t>Ulica Račkoga 10, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>28099990977</t>
+  </si>
+  <si>
+    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju 28099990977</t>
+  </si>
+  <si>
+    <t>17.08.2026. 08:30:00</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de26553-fc03-47a2-ac61-1f33b2d0437b</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P; Prilog St-1945_2024-56-1 - Račun-864-2-1 - j.b. otvaranje ponuda.pdf; Prilog St-1945_2024-56-2 - Račun 77 - knjigovodstvene usluge.pdf; Prilog St-1945_2024-56-3 - Račun-864-2-1 - j.b. otvaranje ponuda.pdf; Prilog St-1945_2024-56-4 - Racun Pondi - 97955-2-1.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/2de26553-fc03-47a2-ac61-1f33b2d0437b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 17.06.2026. -55, Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
   </si>
   <si>
-    <t>EES DRAVACEL ENERGETIKA d.o.o.  u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>18.06.2026. 12:34:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6b953b-5fa8-4397-8a03-d8f759eadb77</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P; Prilog St-1945_2024-55-1 - Ugovor o kupoprodaji.pdf; Prilog St-1945_2024-55-2 - Tabularna izjava.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/8d6b953b-5fa8-4397-8a03-d8f759eadb77/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=1945&amp;godina=2024</t>
   </si>
   <si>
     <t>Rješenje od 16.06.2026.  -54</t>
   </si>
   <si>
     <t>16.06.2026. 12:30:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e78c6d07-cc6e-4f95-804c-89ec262fb01a/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Dopis od 28.05.2026.  -52, Podnesak od 27.05.2026.</t>
   </si>
   <si>
     <t>02.06.2026. 12:25:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/02aa4c22-5774-47c6-bad8-1426e2c896bd</t>
   </si>
@@ -491,51 +506,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N26"/>
+  <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -994,93 +1009,93 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>72</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>73</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>74</v>
       </c>
       <c r="L12" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
       <c r="M12" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>20</v>
       </c>
       <c r="H13" t="s">
         <v>21</v>
       </c>
       <c r="I13" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="J13"/>
       <c r="K13" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="L13" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="M13" t="s">
         <v>80</v>
       </c>
       <c r="N13" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14" t="s">
         <v>15</v>
       </c>
       <c r="C14" t="s">
         <v>16</v>
       </c>
       <c r="D14" t="s">
         <v>81</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
@@ -1269,364 +1284,406 @@
       </c>
       <c r="L18" t="s">
         <v>104</v>
       </c>
       <c r="M18" t="s">
         <v>105</v>
       </c>
       <c r="N18" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>15</v>
       </c>
       <c r="C19" t="s">
         <v>16</v>
       </c>
       <c r="D19" t="s">
         <v>106</v>
       </c>
       <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J19"/>
       <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="N19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20" t="s">
         <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>16</v>
       </c>
       <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" t="s">
+        <v>19</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
       <c r="I20" t="s">
         <v>114</v>
       </c>
       <c r="J20"/>
       <c r="K20" t="s">
         <v>115</v>
       </c>
       <c r="L20" t="s">
         <v>116</v>
       </c>
       <c r="M20" t="s">
         <v>117</v>
       </c>
       <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>16</v>
       </c>
       <c r="D21" t="s">
         <v>118</v>
       </c>
       <c r="E21" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F21" t="s">
         <v>19</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I21" t="s">
         <v>119</v>
       </c>
       <c r="J21"/>
       <c r="K21" t="s">
         <v>120</v>
       </c>
       <c r="L21" t="s">
-        <v>30</v>
+        <v>121</v>
       </c>
       <c r="M21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="N21" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>15</v>
       </c>
       <c r="C22" t="s">
         <v>16</v>
       </c>
       <c r="D22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E22" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="L22" t="s">
-        <v>125</v>
+        <v>35</v>
       </c>
       <c r="M22" t="s">
         <v>126</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
         <v>127</v>
       </c>
       <c r="E23" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F23" t="s">
         <v>19</v>
       </c>
       <c r="G23" t="s">
         <v>20</v>
       </c>
       <c r="H23" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I23" t="s">
         <v>128</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
         <v>129</v>
       </c>
       <c r="L23" t="s">
         <v>130</v>
       </c>
       <c r="M23" t="s">
         <v>131</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>132</v>
       </c>
       <c r="E24" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I24" t="s">
         <v>133</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>134</v>
       </c>
       <c r="L24" t="s">
         <v>135</v>
       </c>
       <c r="M24" t="s">
         <v>136</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
         <v>137</v>
       </c>
       <c r="E25" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
         <v>19</v>
       </c>
       <c r="G25" t="s">
         <v>20</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I25" t="s">
         <v>138</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
         <v>139</v>
       </c>
       <c r="L25" t="s">
-        <v>40</v>
+        <v>140</v>
       </c>
       <c r="M25" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="E26" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="F26" t="s">
         <v>19</v>
       </c>
       <c r="G26" t="s">
         <v>20</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="I26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="J26"/>
       <c r="K26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="L26" t="s">
-        <v>144</v>
+        <v>45</v>
       </c>
       <c r="M26" t="s">
         <v>145</v>
       </c>
       <c r="N26" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" t="s">
+        <v>15</v>
+      </c>
+      <c r="C27" t="s">
+        <v>16</v>
+      </c>
+      <c r="D27" t="s">
+        <v>146</v>
+      </c>
+      <c r="E27" t="s">
+        <v>112</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" t="s">
+        <v>113</v>
+      </c>
+      <c r="I27" t="s">
+        <v>147</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27" t="s">
+        <v>148</v>
+      </c>
+      <c r="L27" t="s">
+        <v>149</v>
+      </c>
+      <c r="M27" t="s">
+        <v>150</v>
+      </c>
+      <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>