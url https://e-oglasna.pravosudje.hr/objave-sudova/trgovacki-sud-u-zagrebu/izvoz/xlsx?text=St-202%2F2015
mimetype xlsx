--- v0 (2026-05-10)
+++ v1 (2026-10-01)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="625" uniqueCount="234">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,90 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-202/2015</t>
   </si>
   <si>
+    <t>Izvješće stečajnog upravitelja od 17.08.2026.-96</t>
+  </si>
+  <si>
+    <t>GENERAL - ŠPORT d.o.o. u stečaju</t>
+  </si>
+  <si>
+    <t>Gajeva 49, 10000 Zagreb, Hrvatska</t>
+  </si>
+  <si>
+    <t>78399970915</t>
+  </si>
+  <si>
+    <t>GENERAL - ŠPORT d.o.o. u stečaju 78399970915</t>
+  </si>
+  <si>
+    <t>26.08.2026. 10:33:24</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdc6daf7-6708-4e43-9119-33a3808a53dd</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/fdc6daf7-6708-4e43-9119-33a3808a53dd/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=202&amp;godina=2015</t>
+  </si>
+  <si>
     <t>Izvješće stečajnog upravitelja od 06.05.2026.-95</t>
   </si>
   <si>
-    <t>GENERAL - ŠPORT d.o.o. u stečaju</t>
-[...10 lines deleted...]
-  <si>
     <t>06.05.2026. 13:52:45</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/389cfc6e-e0d5-4fe3-b397-77c2ad58b036</t>
   </si>
   <si>
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
-[...1 lines deleted...]
-  <si>
     <t>https://e-oglasna.pravosudje.hr/objave/389cfc6e-e0d5-4fe3-b397-77c2ad58b036/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=202&amp;godina=2015</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 10.02.2026.-94</t>
   </si>
   <si>
     <t>10.02.2026. 14:07:33</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37abf354-c781-4582-857b-10e110d82f3c</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/37abf354-c781-4582-857b-10e110d82f3c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 17.12.2025.-93</t>
   </si>
   <si>
     <t>18.12.2025. 07:42:28</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e843cf69-d730-42a9-8b1c-26b098268bd2</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e843cf69-d730-42a9-8b1c-26b098268bd2/dokumenti/preuzimanje</t>
   </si>
@@ -743,51 +755,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N47"/>
+  <dimension ref="A1:N48"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -1666,177 +1678,177 @@
         <v>16</v>
       </c>
       <c r="D22" t="s">
         <v>103</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
       <c r="G22" t="s">
         <v>20</v>
       </c>
       <c r="H22" t="s">
         <v>21</v>
       </c>
       <c r="I22" t="s">
         <v>104</v>
       </c>
       <c r="J22"/>
       <c r="K22" t="s">
         <v>105</v>
       </c>
       <c r="L22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="N22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>15</v>
       </c>
       <c r="C23" t="s">
         <v>16</v>
       </c>
       <c r="D23" t="s">
+        <v>107</v>
+      </c>
+      <c r="E23" t="s">
+        <v>18</v>
+      </c>
+      <c r="F23" t="s">
+        <v>19</v>
+      </c>
+      <c r="G23" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" t="s">
+        <v>21</v>
+      </c>
+      <c r="I23" t="s">
         <v>108</v>
-      </c>
-[...13 lines deleted...]
-        <v>109</v>
       </c>
       <c r="J23"/>
       <c r="K23" t="s">
+        <v>109</v>
+      </c>
+      <c r="L23" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M23" t="s">
         <v>111</v>
       </c>
       <c r="N23" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24" t="s">
         <v>15</v>
       </c>
       <c r="C24" t="s">
         <v>16</v>
       </c>
       <c r="D24" t="s">
         <v>112</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>20</v>
       </c>
       <c r="H24" t="s">
         <v>21</v>
       </c>
       <c r="I24" t="s">
         <v>113</v>
       </c>
       <c r="J24"/>
       <c r="K24" t="s">
         <v>114</v>
       </c>
       <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="N24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>15</v>
       </c>
       <c r="C25" t="s">
         <v>16</v>
       </c>
       <c r="D25" t="s">
+        <v>116</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>19</v>
+      </c>
+      <c r="G25" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" t="s">
+        <v>21</v>
+      </c>
+      <c r="I25" t="s">
         <v>117</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
       <c r="J25"/>
       <c r="K25" t="s">
+        <v>118</v>
+      </c>
+      <c r="L25" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="M25" t="s">
         <v>120</v>
       </c>
       <c r="N25" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>15</v>
       </c>
       <c r="C26" t="s">
         <v>16</v>
       </c>
       <c r="D26" t="s">
         <v>121</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
@@ -1876,93 +1888,93 @@
         <v>16</v>
       </c>
       <c r="D27" t="s">
         <v>125</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>19</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>21</v>
       </c>
       <c r="I27" t="s">
         <v>126</v>
       </c>
       <c r="J27"/>
       <c r="K27" t="s">
         <v>127</v>
       </c>
       <c r="L27" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="M27" t="s">
         <v>128</v>
       </c>
       <c r="N27" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>15</v>
       </c>
       <c r="C28" t="s">
         <v>16</v>
       </c>
       <c r="D28" t="s">
         <v>129</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
       <c r="G28" t="s">
         <v>20</v>
       </c>
       <c r="H28" t="s">
         <v>21</v>
       </c>
       <c r="I28" t="s">
         <v>130</v>
       </c>
       <c r="J28"/>
       <c r="K28" t="s">
         <v>131</v>
       </c>
       <c r="L28" t="s">
-        <v>24</v>
+        <v>110</v>
       </c>
       <c r="M28" t="s">
         <v>132</v>
       </c>
       <c r="N28" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>15</v>
       </c>
       <c r="C29" t="s">
         <v>16</v>
       </c>
       <c r="D29" t="s">
         <v>133</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
@@ -2154,613 +2166,655 @@
       </c>
       <c r="M33" t="s">
         <v>152</v>
       </c>
       <c r="N33" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34" t="s">
         <v>15</v>
       </c>
       <c r="C34" t="s">
         <v>16</v>
       </c>
       <c r="D34" t="s">
         <v>153</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G34" t="s">
+        <v>20</v>
+      </c>
+      <c r="H34" t="s">
+        <v>21</v>
+      </c>
+      <c r="I34" t="s">
         <v>154</v>
-      </c>
-[...7 lines deleted...]
-        <v>155</v>
       </c>
       <c r="J34"/>
       <c r="K34" t="s">
+        <v>155</v>
+      </c>
+      <c r="L34" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34" t="s">
         <v>156</v>
-      </c>
-[...4 lines deleted...]
-        <v>158</v>
       </c>
       <c r="N34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>15</v>
       </c>
       <c r="C35" t="s">
         <v>16</v>
       </c>
       <c r="D35" t="s">
+        <v>157</v>
+      </c>
+      <c r="E35" t="s">
+        <v>18</v>
+      </c>
+      <c r="F35" t="s">
+        <v>158</v>
+      </c>
+      <c r="G35" t="s">
+        <v>20</v>
+      </c>
+      <c r="H35" t="s">
+        <v>21</v>
+      </c>
+      <c r="I35" t="s">
         <v>159</v>
-      </c>
-[...13 lines deleted...]
-        <v>160</v>
       </c>
       <c r="J35"/>
       <c r="K35" t="s">
+        <v>160</v>
+      </c>
+      <c r="L35" t="s">
         <v>161</v>
       </c>
-      <c r="L35" t="s">
+      <c r="M35" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="N35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
         <v>14</v>
       </c>
       <c r="B36" t="s">
         <v>15</v>
       </c>
       <c r="C36" t="s">
         <v>16</v>
       </c>
       <c r="D36" t="s">
+        <v>163</v>
+      </c>
+      <c r="E36" t="s">
+        <v>18</v>
+      </c>
+      <c r="F36" t="s">
+        <v>158</v>
+      </c>
+      <c r="G36" t="s">
+        <v>20</v>
+      </c>
+      <c r="H36" t="s">
+        <v>21</v>
+      </c>
+      <c r="I36" t="s">
         <v>164</v>
-      </c>
-[...13 lines deleted...]
-        <v>165</v>
       </c>
       <c r="J36"/>
       <c r="K36" t="s">
+        <v>165</v>
+      </c>
+      <c r="L36" t="s">
         <v>166</v>
       </c>
-      <c r="L36" t="s">
+      <c r="M36" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="N36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
         <v>14</v>
       </c>
       <c r="B37" t="s">
         <v>15</v>
       </c>
       <c r="C37" t="s">
         <v>16</v>
       </c>
       <c r="D37" t="s">
+        <v>168</v>
+      </c>
+      <c r="E37" t="s">
+        <v>18</v>
+      </c>
+      <c r="F37" t="s">
+        <v>158</v>
+      </c>
+      <c r="G37" t="s">
+        <v>20</v>
+      </c>
+      <c r="H37" t="s">
+        <v>21</v>
+      </c>
+      <c r="I37" t="s">
         <v>169</v>
-      </c>
-[...13 lines deleted...]
-        <v>170</v>
       </c>
       <c r="J37"/>
       <c r="K37" t="s">
+        <v>170</v>
+      </c>
+      <c r="L37" t="s">
         <v>171</v>
       </c>
-      <c r="L37" t="s">
+      <c r="M37" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="N37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
         <v>14</v>
       </c>
       <c r="B38" t="s">
         <v>15</v>
       </c>
       <c r="C38" t="s">
         <v>16</v>
       </c>
       <c r="D38" t="s">
+        <v>173</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>158</v>
+      </c>
+      <c r="G38" t="s">
+        <v>20</v>
+      </c>
+      <c r="H38" t="s">
+        <v>21</v>
+      </c>
+      <c r="I38" t="s">
         <v>174</v>
-      </c>
-[...13 lines deleted...]
-        <v>175</v>
       </c>
       <c r="J38"/>
       <c r="K38" t="s">
+        <v>175</v>
+      </c>
+      <c r="L38" t="s">
         <v>176</v>
       </c>
-      <c r="L38" t="s">
+      <c r="M38" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="N38" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
         <v>14</v>
       </c>
       <c r="B39" t="s">
         <v>15</v>
       </c>
       <c r="C39" t="s">
         <v>16</v>
       </c>
       <c r="D39" t="s">
+        <v>178</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>158</v>
+      </c>
+      <c r="G39" t="s">
+        <v>20</v>
+      </c>
+      <c r="H39" t="s">
+        <v>21</v>
+      </c>
+      <c r="I39" t="s">
         <v>179</v>
-      </c>
-[...13 lines deleted...]
-        <v>180</v>
       </c>
       <c r="J39"/>
       <c r="K39" t="s">
+        <v>180</v>
+      </c>
+      <c r="L39" t="s">
         <v>181</v>
       </c>
-      <c r="L39" t="s">
+      <c r="M39" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="N39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
         <v>14</v>
       </c>
       <c r="B40" t="s">
         <v>15</v>
       </c>
       <c r="C40" t="s">
         <v>16</v>
       </c>
       <c r="D40" t="s">
+        <v>183</v>
+      </c>
+      <c r="E40" t="s">
+        <v>18</v>
+      </c>
+      <c r="F40" t="s">
+        <v>158</v>
+      </c>
+      <c r="G40" t="s">
+        <v>20</v>
+      </c>
+      <c r="H40" t="s">
+        <v>21</v>
+      </c>
+      <c r="I40" t="s">
         <v>184</v>
-      </c>
-[...13 lines deleted...]
-        <v>185</v>
       </c>
       <c r="J40"/>
       <c r="K40" t="s">
+        <v>185</v>
+      </c>
+      <c r="L40" t="s">
         <v>186</v>
       </c>
-      <c r="L40" t="s">
+      <c r="M40" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="N40" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
         <v>14</v>
       </c>
       <c r="B41" t="s">
         <v>15</v>
       </c>
       <c r="C41" t="s">
         <v>16</v>
       </c>
       <c r="D41" t="s">
+        <v>188</v>
+      </c>
+      <c r="E41" t="s">
+        <v>18</v>
+      </c>
+      <c r="F41" t="s">
+        <v>158</v>
+      </c>
+      <c r="G41" t="s">
+        <v>20</v>
+      </c>
+      <c r="H41" t="s">
+        <v>21</v>
+      </c>
+      <c r="I41" t="s">
         <v>189</v>
-      </c>
-[...13 lines deleted...]
-        <v>192</v>
       </c>
       <c r="J41"/>
       <c r="K41" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="L41" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="M41" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="N41" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
         <v>14</v>
       </c>
       <c r="B42" t="s">
         <v>15</v>
       </c>
       <c r="C42" t="s">
         <v>16</v>
       </c>
       <c r="D42" t="s">
+        <v>193</v>
+      </c>
+      <c r="E42" t="s">
+        <v>194</v>
+      </c>
+      <c r="F42" t="s">
+        <v>158</v>
+      </c>
+      <c r="G42" t="s">
+        <v>20</v>
+      </c>
+      <c r="H42" t="s">
+        <v>195</v>
+      </c>
+      <c r="I42" t="s">
         <v>196</v>
-      </c>
-[...13 lines deleted...]
-        <v>197</v>
       </c>
       <c r="J42"/>
       <c r="K42" t="s">
+        <v>197</v>
+      </c>
+      <c r="L42" t="s">
         <v>198</v>
       </c>
-      <c r="L42" t="s">
+      <c r="M42" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="N42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>14</v>
       </c>
       <c r="B43" t="s">
         <v>15</v>
       </c>
       <c r="C43" t="s">
         <v>16</v>
       </c>
       <c r="D43" t="s">
+        <v>200</v>
+      </c>
+      <c r="E43" t="s">
+        <v>194</v>
+      </c>
+      <c r="F43" t="s">
+        <v>158</v>
+      </c>
+      <c r="G43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H43" t="s">
+        <v>195</v>
+      </c>
+      <c r="I43" t="s">
         <v>201</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
       <c r="J43"/>
       <c r="K43" t="s">
+        <v>202</v>
+      </c>
+      <c r="L43" t="s">
         <v>203</v>
       </c>
-      <c r="L43" t="s">
+      <c r="M43" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="N43" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
         <v>14</v>
       </c>
       <c r="B44" t="s">
         <v>15</v>
       </c>
       <c r="C44" t="s">
         <v>16</v>
       </c>
       <c r="D44" t="s">
+        <v>205</v>
+      </c>
+      <c r="E44" t="s">
+        <v>194</v>
+      </c>
+      <c r="F44" t="s">
+        <v>158</v>
+      </c>
+      <c r="G44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H44" t="s">
+        <v>195</v>
+      </c>
+      <c r="I44" t="s">
         <v>206</v>
-      </c>
-[...13 lines deleted...]
-        <v>207</v>
       </c>
       <c r="J44"/>
       <c r="K44" t="s">
+        <v>207</v>
+      </c>
+      <c r="L44" t="s">
         <v>208</v>
       </c>
-      <c r="L44" t="s">
+      <c r="M44" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="N44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>14</v>
       </c>
       <c r="B45" t="s">
         <v>15</v>
       </c>
       <c r="C45" t="s">
         <v>16</v>
       </c>
       <c r="D45" t="s">
+        <v>210</v>
+      </c>
+      <c r="E45" t="s">
+        <v>194</v>
+      </c>
+      <c r="F45" t="s">
+        <v>158</v>
+      </c>
+      <c r="G45" t="s">
+        <v>20</v>
+      </c>
+      <c r="H45" t="s">
+        <v>195</v>
+      </c>
+      <c r="I45" t="s">
         <v>211</v>
-      </c>
-[...13 lines deleted...]
-        <v>215</v>
       </c>
       <c r="J45"/>
       <c r="K45" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="L45" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="M45" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="N45" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>14</v>
       </c>
       <c r="B46" t="s">
         <v>15</v>
       </c>
       <c r="C46" t="s">
         <v>16</v>
       </c>
       <c r="D46" t="s">
+        <v>215</v>
+      </c>
+      <c r="E46" t="s">
+        <v>216</v>
+      </c>
+      <c r="F46" t="s">
+        <v>217</v>
+      </c>
+      <c r="G46" t="s">
+        <v>20</v>
+      </c>
+      <c r="H46" t="s">
+        <v>218</v>
+      </c>
+      <c r="I46" t="s">
         <v>219</v>
-      </c>
-[...13 lines deleted...]
-        <v>221</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
+        <v>220</v>
+      </c>
+      <c r="L46" t="s">
+        <v>221</v>
+      </c>
+      <c r="M46" t="s">
         <v>222</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
       <c r="N46" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>14</v>
       </c>
       <c r="B47" t="s">
         <v>15</v>
       </c>
       <c r="C47" t="s">
         <v>16</v>
       </c>
       <c r="D47" t="s">
+        <v>223</v>
+      </c>
+      <c r="E47" t="s">
         <v>224</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
+        <v>217</v>
+      </c>
+      <c r="G47" t="s">
+        <v>20</v>
+      </c>
+      <c r="H47" t="s">
+        <v>218</v>
+      </c>
+      <c r="I47" t="s">
         <v>225</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
       <c r="J47"/>
       <c r="K47" t="s">
+        <v>226</v>
+      </c>
+      <c r="L47" t="s">
+        <v>221</v>
+      </c>
+      <c r="M47" t="s">
         <v>227</v>
       </c>
-      <c r="L47" t="s">
+      <c r="N47" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48" t="s">
+        <v>15</v>
+      </c>
+      <c r="C48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" t="s">
         <v>228</v>
       </c>
-      <c r="M47" t="s">
+      <c r="E48" t="s">
+        <v>194</v>
+      </c>
+      <c r="F48" t="s">
         <v>229</v>
       </c>
-      <c r="N47" t="s">
+      <c r="G48" t="s">
+        <v>20</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+      <c r="I48" t="s">
+        <v>230</v>
+      </c>
+      <c r="J48"/>
+      <c r="K48" t="s">
+        <v>231</v>
+      </c>
+      <c r="L48" t="s">
+        <v>232</v>
+      </c>
+      <c r="M48" t="s">
+        <v>233</v>
+      </c>
+      <c r="N48" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>