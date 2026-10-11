--- v0 (2026-08-24)
+++ v1 (2026-10-11)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="261" uniqueCount="116">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,105 +59,237 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2033/2026</t>
   </si>
   <si>
+    <t>Dopuna tablice prijavljenih tražbina IV i Prijava tražbine</t>
+  </si>
+  <si>
+    <t>FOREST ENERGY d.o.o.</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Mihanovića 14, Jastrebarsko</t>
+  </si>
+  <si>
+    <t>51682633236</t>
+  </si>
+  <si>
+    <t>FOREST ENERGY d.o.o. 51682633236</t>
+  </si>
+  <si>
+    <t>30.09.2026. 12:37:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c96208-bc4b-4cff-9eb8-16316110c29c</t>
+  </si>
+  <si>
+    <t>07-02-26-57 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA IV.xls; 07-02-26-56 Prijava tražbine - G.T.P. Šoštarić.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/f4c96208-bc4b-4cff-9eb8-16316110c29c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2033&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina III i Prijava tražbine</t>
+  </si>
+  <si>
+    <t>29.09.2026. 09:40:27</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3dd48e-e16c-48cd-ba25-b435cc9279f8</t>
+  </si>
+  <si>
+    <t>07-02-26-54 Prijava tražbine - STENAVERT.pdf; 07-02-26-55 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA III.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6e3dd48e-e16c-48cd-ba25-b435cc9279f8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina II i Prijave tražbina</t>
+  </si>
+  <si>
+    <t>28.09.2026. 10:22:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e4e18d-a8c1-491c-baf8-54475ab21026</t>
+  </si>
+  <si>
+    <t>07-02-26-53 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA II.xls; 07-02-26-50 Prijava tražbine - VAGOTEHNA D.O.O..pdf; 07-02-26-51 Prijava tražbine - TEHNO-PARTNER.pdf; 07-02-26-52 Prijava tražbine - AUTOPRIJEVOZNIK BUBANOVIĆ, J. I P. BUBANOVIĆ.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a0e4e18d-a8c1-491c-baf8-54475ab21026/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Podnesak vjerovnika od 24.09.2026. -12</t>
+  </si>
+  <si>
+    <t>Ulica Antuna Mihanovića 14, 10450 Jastrebarsko, Hrvatska</t>
+  </si>
+  <si>
+    <t>25.09.2026. 12:25:25</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd0af4d-61d4-49e3-b361-fc2b6fdfe210</t>
+  </si>
+  <si>
+    <t>Podnesak.pdf P75P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8cd0af4d-61d4-49e3-b361-fc2b6fdfe210/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina i Prijave tražbina</t>
+  </si>
+  <si>
+    <t>23.09.2026. 09:49:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3cd9263-9f11-45ce-b20e-d760162c6ce4</t>
+  </si>
+  <si>
+    <t>07-02-26-49 DOPUNAN TABLICE PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-47 Prijava tražbine -  FOREST OBRT, VL. GORAN NAVOJ.pdf; 07-02-26-48 Prijava tražbine - GIP SIROVICA D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/a3cd9263-9f11-45ce-b20e-d760162c6ce4/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:34:13</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641172ac-6570-47df-9be4-246ab40ea219</t>
+  </si>
+  <si>
+    <t>07-02-26-27 prijava tražbine - PBZ-LEASING d.o.o..pdf; 07-02-26-28 Prijava tražbine - TEHNOŠUME D.O.O..pdf; 07-02-26-29 Prijava tražbine - FUCHS MAZIVA D.O.O..pdf; 07-02-26-30 Prijava tražbine - LESNIKA ENERGY.pdf; 07-02-26-31 Prijava tražbine - ADDIKO BANK D.O.O..pdf; 07-02-26-32 Prijava tražbine - MINISTARSTVO GOSPODARSTVA.pdf; 07-02-26-33 Prijava tražbine - BKS BANK AG.pdf; 07-02-26-34 Prijava tražbine - PETROL .pdf; 07-02-26-35 Prijava tražbine - FOREST OBRT, VL.GORAN NAVOJ.pdf; 07-02-26-36 Prijava tražbine - IVAN ŽILIĆ.pdf; 07-02-26-37 Prijava tražbine - SANDRA ŽILIĆ.pdf; 07-02-26-38 Prijava tražbine - DRAGANA NAVOJ.pdf; 07-02-26-39 Prijava tražnine - JOSIP MILOŠ.pdf; 07-02-26-40 Prijava tražnine - GORAN NAVOJ.pdf; 07-02-26-41 Prijava tražbine - OBRT MINJA, VL. MILJENKO BLAŽIĆ .pdf; 07-02-26-42 Prijava tražbine - PROMOCIJA SKIP D.O.O..pdf; 07-02-26-43 Prijava tražbine - GIBI TRANSPORTI  J.D.O.O..pdf; 07-02-26-44 Prijava tražbine - STOLL HOLZ SRL.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/641172ac-6570-47df-9be4-246ab40ea219/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:28:35</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8d6d64-c7a4-4ee7-8f76-a676377cc1f0</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - MIK-ELING  D.O.O..pdf; 07-02-26-05 Prijava tražbine - TTI TRUCKS D.O.O..pdf; 07-02-26-06 Prijava tražbine - STROJOGRADNJA OBRT - DORA PERŠIN.pdf; 07-02-26-07 Prijava tražbine - MATEŠA COMMERCE OBRT - DARIO MATEŠA.pdf; 07-02-26-08 Prijava tražbine - CIAK AUTO.pdf; 07-02-26-09 Prijava tražbine - HRT.pdf; 07-02-26-10 Prijava tražbine - VIT TRANSLOGISTIKA.pdf; 07-02-26-11 Prijava tražbine - POREZNA.pdf; 07-02-26-12 Prijava tražbine - HR AUTOCESTE.pdf; 07-02-26-13 Prijava tražbine - DEUTSCHE FACTORING BANK GMBH &amp; CO.KG.pdf; 07-02-26-14 Prijava tražbine - EUROPART D.O.O..pdf; 07-02-26-15 Prijava tražbine - ODV VLADIMIRA RAĐENOVIĆ.pdf; 07-02-26-16 Prijava tražbine - MM BETON OBRT.pdf; 07-02-26-17 Prijava tražbine - GS1 CROATIA.pdf; 07-02-26-18 Prijava tražbine - RBA.pdf; 07-02-26-19 Prijava tražbine - BOR TRANS -MARIJAN BORŠIĆ.pdf; 07-02-26-20 Prijava tražbine - HR ŠUME.pdf; 07-02-26-21 Prijava tražbine - ENERGANA BENKOVEC D.O.O..pdf; 07-02-26-22 Prijava tražbine - OTP BANKA D.D..pdf; 07-02-26-23 Prijava tražbine - TEHNOROBA-JASKA D.O.O..pdf; 07-02-26-24 Prijava tražbine - BRAVEL D.O.O..pdf; 07-02-26-25 Prijava tražbine - A1 HRVATSKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/1a8d6d64-c7a4-4ee7-8f76-a676377cc1f0/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>21.09.2026. 12:22:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5d1326-bde9-405a-8b17-4ee243de5b38</t>
+  </si>
+  <si>
+    <t>07-02-26-45  TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0d5d1326-bde9-405a-8b17-4ee243de5b38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 18.09.2026. -11</t>
+  </si>
+  <si>
+    <t>18.09.2026. 15:21:40</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08ba611-5669-49e4-8742-6d9ad21332fc</t>
+  </si>
+  <si>
+    <t>Zaključak.pdf O339O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e08ba611-5669-49e4-8742-6d9ad21332fc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.</t>
   </si>
   <si>
-    <t>FOREST ENERGY d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>20.08.2026. 15:16:47</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ca4df69-8fac-46ce-9895-760572edc123</t>
   </si>
   <si>
     <t>Prilog St-2033_2026-1-56 - Ugovor o leasingu 5A - ZG8331GJ.pdf; Prilog St-2033_2026-1-57 - Ugovor o leasingu 17A - ZG2015JA.pdf; Prilog St-2033_2026-1-58 - Ugovor o leasingu 4B - ZG4010JC.pdf; Prilog St-2033_2026-1-59 - Ugovor RBA prekoračenje.pdf; Prilog St-2033_2026-1-60 - ZK izvadak.pdf; Prilog St-2033_2026-1-61 - Ugovor OTP smanjenje revolv. kredit.pdf; Prilog St-2033_2026-1-62 - Ugovor OTP revolving.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/5ca4df69-8fac-46ce-9895-760572edc123/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2033&amp;godina=2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Prilog od: 11.08.2026.; Prilog od: 11.08.2026.; Prilog od: 11.08.2026.</t>
   </si>
   <si>
     <t>20.08.2026. 15:16:14</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1eb840cf-99ec-4228-9535-59b6327b5f12</t>
   </si>
   <si>
     <t>Prilog St-2033_2026-1-53 - Ugovor o leasingu 2A - ZG3938IO.pdf; Prilog St-2033_2026-1-54 - Ugovor o leasingu 4A - ZG2628IS.pdf; Prilog St-2033_2026-1-55 - Ugovor OTP dugoročni.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1eb840cf-99ec-4228-9535-59b6327b5f12/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zaključak od 20.08.2026. -8</t>
   </si>
   <si>
     <t>20.08.2026. 15:15:43</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbeff8e3-324f-4065-8d4f-b544737f80b7</t>
-  </si>
-[...1 lines deleted...]
-    <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/cbeff8e3-324f-4065-8d4f-b544737f80b7/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 19.08.2026. -4; Prilog od: 19.08.2026.; Prilog od: 19.08.2026.</t>
   </si>
   <si>
     <t>20.08.2026. 15:15:39</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24b903a9-e216-45bb-8dcb-3015d9a8d0f0</t>
   </si>
   <si>
     <t>Podnesak.pdf P75P; Prilog St-2033_2026-4-1 - GFI-NOVI.pdf; Prilog St-2033_2026-4-2 - Prilog TS ZG St-2033-2026-1-2 od 11.08.2026. - Potvrda o uplati (3).pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/24b903a9-e216-45bb-8dcb-3015d9a8d0f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Podnesak od 12.08.2026. -3; Prilog od: 12.08.2026.</t>
   </si>
   <si>
     <t>20.08.2026. 15:15:33</t>
   </si>
@@ -269,51 +401,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N11"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -462,171 +594,171 @@
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="L5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="M5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M6" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="L7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="M7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>54</v>
       </c>
       <c r="L8" t="s">
         <v>55</v>
       </c>
       <c r="M8" t="s">
         <v>56</v>
@@ -672,109 +804,487 @@
       </c>
       <c r="M9" t="s">
         <v>61</v>
       </c>
       <c r="N9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>15</v>
       </c>
       <c r="C10" t="s">
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>62</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>64</v>
       </c>
       <c r="L10" t="s">
         <v>65</v>
       </c>
       <c r="M10" t="s">
         <v>66</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
         <v>67</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>38</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
         <v>68</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
         <v>69</v>
       </c>
       <c r="L11" t="s">
         <v>70</v>
       </c>
       <c r="M11" t="s">
         <v>71</v>
       </c>
       <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>72</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>73</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>74</v>
+      </c>
+      <c r="L12" t="s">
+        <v>75</v>
+      </c>
+      <c r="M12" t="s">
+        <v>76</v>
+      </c>
+      <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>79</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" t="s">
+        <v>80</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>81</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>82</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>83</v>
+      </c>
+      <c r="L14" t="s">
+        <v>84</v>
+      </c>
+      <c r="M14" t="s">
+        <v>85</v>
+      </c>
+      <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>87</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>88</v>
+      </c>
+      <c r="L15" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" t="s">
+        <v>90</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>91</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>92</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>93</v>
+      </c>
+      <c r="L16" t="s">
+        <v>94</v>
+      </c>
+      <c r="M16" t="s">
+        <v>95</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>96</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>38</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>97</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>98</v>
+      </c>
+      <c r="L17" t="s">
+        <v>99</v>
+      </c>
+      <c r="M17" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18" t="s">
+        <v>15</v>
+      </c>
+      <c r="C18" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" t="s">
+        <v>101</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>38</v>
+      </c>
+      <c r="G18" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" t="s">
+        <v>21</v>
+      </c>
+      <c r="I18" t="s">
+        <v>102</v>
+      </c>
+      <c r="J18"/>
+      <c r="K18" t="s">
+        <v>103</v>
+      </c>
+      <c r="L18" t="s">
+        <v>104</v>
+      </c>
+      <c r="M18" t="s">
+        <v>105</v>
+      </c>
+      <c r="N18" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
+        <v>15</v>
+      </c>
+      <c r="C19" t="s">
+        <v>16</v>
+      </c>
+      <c r="D19" t="s">
+        <v>106</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" t="s">
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>107</v>
+      </c>
+      <c r="J19"/>
+      <c r="K19" t="s">
+        <v>108</v>
+      </c>
+      <c r="L19" t="s">
+        <v>109</v>
+      </c>
+      <c r="M19" t="s">
+        <v>110</v>
+      </c>
+      <c r="N19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C20" t="s">
+        <v>16</v>
+      </c>
+      <c r="D20" t="s">
+        <v>111</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>38</v>
+      </c>
+      <c r="G20" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" t="s">
+        <v>21</v>
+      </c>
+      <c r="I20" t="s">
+        <v>112</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20" t="s">
+        <v>113</v>
+      </c>
+      <c r="L20" t="s">
+        <v>114</v>
+      </c>
+      <c r="M20" t="s">
+        <v>115</v>
+      </c>
+      <c r="N20" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>