--- v0 (2026-08-24)
+++ v1 (2026-10-13)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="68">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,171 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2054/2026</t>
   </si>
   <si>
+    <t>Dopuna tablice prijava tražbina II i Podnesak vjerovnika</t>
+  </si>
+  <si>
+    <t>DIZALA EKSKLUZIV d.o.o.</t>
+  </si>
+  <si>
+    <t>Črečan 36D, Črečan</t>
+  </si>
+  <si>
+    <t>32521927386</t>
+  </si>
+  <si>
+    <t>DIZALA EKSKLUZIV d.o.o. 32521927386</t>
+  </si>
+  <si>
+    <t>01.10.2026. 10:42:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f1bbe-e564-4373-9d34-e81a0c940f1d</t>
+  </si>
+  <si>
+    <t>07-02-26-28 PODNESAK VJEROVNIKA NORDIC APARTRENT.pdf; 07-02-26-29 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA II.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d93f1bbe-e564-4373-9d34-e81a0c940f1d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2054&amp;godina=2026</t>
+  </si>
+  <si>
+    <t>Dopuna tablice prijavljenih tražbina i Prijava tražbine</t>
+  </si>
+  <si>
+    <t>22.09.2026. 11:00:34</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c35df29-ec21-4e2e-b487-7d6d542d1698</t>
+  </si>
+  <si>
+    <t>07-02-26-27 DOPUNA TABLICE PRIJAVLJENIH TRAŽBINA.xls; 07-02-26-26 Prijava tražbine - ZE-TRA D.O.O..pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/0c35df29-ec21-4e2e-b487-7d6d542d1698/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Prijave tražbina u predstečajnom postupku</t>
+  </si>
+  <si>
+    <t>18.09.2026. 11:01:15</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f17f376-58d0-4b7a-adf1-c84e2c15b97b</t>
+  </si>
+  <si>
+    <t>07-02-26-04 Prijava tražbine - REMEX D.O.O..pdf; 07-02-26-05 Prijava tražbine - HRT.pdf; 07-02-26-06 Prijava tražbine - MF POREZNA UPRAVA.pdf; 07-02-26-07 Prijava tražbine - TRIGLAV OSIGURANJE.pdf; 07-02-26-08 Prijava tražbine - ALFA TEST D.O..O.pdf; 07-02-26-09 Prijava tražbine - HEP.pdf; 07-02-26-9a  Rj. suda - povlačenje prijave tražbine - HEP ELEKTRA.pdf; 07-02-26-10 Prijava tražbine - PORSCHE INTER AUTO.pdf; 07-02-26-11 Prijava tražbine - RH MUP.pdf; 07-02-26-12 Prijava tražbine - ADDIKO BANK D.D..pdf; 07-02-26-13 Prijava tražbine - FINA.pdf; 07-02-26-14 Prijava tražbine - A1 HRVATSKA.pdf; 07-02-26-16 Prijava tražbine - ZAGREBAČKA BANKA d.d..pdf; 07-02-26-18 Prijava tražbine - HBOR 16.9.26..pdf; 07-02-26-19 Prijava tražbine - DIZALA RUTIĆ.pdf; 07-02-26-20 Prijava tražbine - HORTI EKSKLUZIV.pdf; 07-02-26-21 Prijava tražbine - DAMIR HUCIKA.pdf; 07-02-26-22 Prijava tražbine - MAINTENANCE.pdf; 07-02-26-23 Prijava tražbine - ACTA -ČEGEC J.D.O.O..pdf; 07-02-26-24 Prijava tražbine - NORDIC APARTRENT AS NORVEŠKA.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/3f17f376-58d0-4b7a-adf1-c84e2c15b97b/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Tablica prijavljenih tražbina</t>
+  </si>
+  <si>
+    <t>18.09.2026. 10:54:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c048c03c-6e9b-415c-aebe-3f1a22ef115c</t>
+  </si>
+  <si>
+    <t>07-02-26-25 TABLICA PRIJAVLJENIH TRAŽBINA.xls</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/c048c03c-6e9b-415c-aebe-3f1a22ef115c/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 15.09.2026.  -13</t>
+  </si>
+  <si>
+    <t>Črečan 36D, 10380 Črečan, Hrvatska</t>
+  </si>
+  <si>
+    <t>16.09.2026. 08:40:32</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2efc0e8-238b-4131-8eec-bd77d904ef38</t>
+  </si>
+  <si>
+    <t>Rješenje - trošak.pdf O372O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e2efc0e8-238b-4131-8eec-bd77d904ef38/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Rješenje od 14.09.2026.  -12</t>
+  </si>
+  <si>
+    <t>14.09.2026. 15:06:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d2e76e6-28af-45be-9c65-d3c2d9ce0cdc</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/8d2e76e6-28af-45be-9c65-d3c2d9ce0cdc/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 17.08.2026.  -6</t>
   </si>
   <si>
-    <t>DIZALA EKSKLUZIV d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>17.08.2026. 14:47:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42aaddef-32a0-4df2-8b9e-ebac9901ab6c</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/42aaddef-32a0-4df2-8b9e-ebac9901ab6c/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2054&amp;godina=2026</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka od 13.08.2026.; Prilog od: 13.08.2026.</t>
   </si>
   <si>
     <t>17.08.2026. 14:41:25</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08ac6f32-4cda-41e0-9aae-914cc0d4b122</t>
   </si>
   <si>
     <t>Prijedlog za otvaranje predstečajnog postupka.pdf P604P; Prilog St-2054_2026-1-1 - Punomoć odvjetnika.pdf_ovjereno.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/08ac6f32-4cda-41e0-9aae-914cc0d4b122/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje o otvaranju predstečajnog postupka od 17.08.2026.  -5</t>
   </si>
   <si>
     <t>17.08.2026. 14:40:51</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/096f9bf6-2397-48e2-b2df-e142f0705495</t>
   </si>
@@ -164,51 +257,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N4"/>
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -311,71 +404,317 @@
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
       <c r="M3" t="s">
         <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>32</v>
       </c>
-      <c r="E4" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>37</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
+        <v>38</v>
+      </c>
+      <c r="J5"/>
+      <c r="K5" t="s">
+        <v>39</v>
+      </c>
+      <c r="L5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M5" t="s">
+        <v>41</v>
+      </c>
+      <c r="N5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
+        <v>44</v>
+      </c>
+      <c r="J6"/>
+      <c r="K6" t="s">
+        <v>45</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+      <c r="N6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>43</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7"/>
+      <c r="K7" t="s">
+        <v>50</v>
+      </c>
+      <c r="L7" t="s">
+        <v>51</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
+      </c>
+      <c r="N7" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
+      </c>
+      <c r="D8" t="s">
+        <v>53</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>43</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8"/>
+      <c r="K8" t="s">
+        <v>55</v>
+      </c>
+      <c r="L8" t="s">
+        <v>56</v>
+      </c>
+      <c r="M8" t="s">
+        <v>57</v>
+      </c>
+      <c r="N8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" t="s">
+        <v>58</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
+        <v>59</v>
+      </c>
+      <c r="J9"/>
+      <c r="K9" t="s">
+        <v>60</v>
+      </c>
+      <c r="L9" t="s">
+        <v>61</v>
+      </c>
+      <c r="M9" t="s">
+        <v>62</v>
+      </c>
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>43</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>64</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>65</v>
+      </c>
+      <c r="L10" t="s">
+        <v>66</v>
+      </c>
+      <c r="M10" t="s">
+        <v>67</v>
+      </c>
+      <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>