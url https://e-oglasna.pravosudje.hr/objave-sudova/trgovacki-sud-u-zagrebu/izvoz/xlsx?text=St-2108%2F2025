--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,122 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2108/2025</t>
   </si>
   <si>
+    <t>Rješenje od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 40, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>97735774485</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o. 97735774485</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:28:07</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383ceaf5-f62b-458a-8cae-1aa88e33c0d8</t>
+  </si>
+  <si>
+    <t>Rješenje.pdf O97O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/383ceaf5-f62b-458a-8cae-1aa88e33c0d8/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>01.06.2026. 10:27:31</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54e398d-4672-4a3a-8079-f8e01c024304</t>
+  </si>
+  <si>
+    <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/e54e398d-4672-4a3a-8079-f8e01c024304/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zapisnik od 27.05.2026.</t>
+  </si>
+  <si>
+    <t>27.05.2026. 11:14:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4d58f8-5674-45bd-9476-3eaa3a0ef246</t>
+  </si>
+  <si>
+    <t>Zapisnik sa sudske radnje od 27.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/6d4d58f8-5674-45bd-9476-3eaa3a0ef246/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Zaključak od 24.04.2026.</t>
   </si>
   <si>
-    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>28.04.2026. 11:38:09</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/113f2a44-d61a-42a9-b8d5-06793757f8aa</t>
   </si>
   <si>
     <t>Zaključak.pdf O339O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/113f2a44-d61a-42a9-b8d5-06793757f8aa/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablica prijavljenih i utvrđenih tražbina  od 22.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 11:13:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2d1da85-152d-43d8-975c-9beecd1c2565</t>
   </si>
   <si>
     <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2d1da85-152d-43d8-975c-9beecd1c2565/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 22.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 11:12:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78f6afb2-82b1-4366-b085-a26b91ca28f0</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja.pdf P24P</t>
@@ -156,53 +198,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/d1795a58-726a-4979-b4d8-7a0209f1b638/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.02.2026.</t>
   </si>
   <si>
     <t>12.02.2026. 14:04:22</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19477c03-1d2a-489c-a64b-765e527bcf52</t>
   </si>
   <si>
     <t>Rješenje - otvaranje stečajnog postupka.pdf O249O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/19477c03-1d2a-489c-a64b-765e527bcf52/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 07.11.2025.</t>
   </si>
   <si>
     <t>11.11.2025. 09:14:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99d63d37-6f22-4bee-ba09-10e232e04da9</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/99d63d37-6f22-4bee-ba09-10e232e04da9/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 17.10.2025.</t>
   </si>
   <si>
     <t>21.10.2025. 08:47:38</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a04638b-ea64-4ada-9881-70c971e1178c</t>
   </si>
   <si>
     <t>Rješenje - pokretanje prethodnog postupka radi utvrđivanja uvjeta za otvaranje stečajnog postupka.pdf O251O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/1a04638b-ea64-4ada-9881-70c971e1178c/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijedlog od 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.; Prilog od: 10.10.2025.</t>
   </si>
   <si>
     <t>13.10.2025. 09:38:58</t>
   </si>
@@ -239,51 +278,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N9"/>
+  <dimension ref="A1:N12"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -342,325 +381,451 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
+        <v>18</v>
+      </c>
+      <c r="F3" t="s">
+        <v>19</v>
+      </c>
+      <c r="G3" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" t="s">
+        <v>21</v>
+      </c>
+      <c r="I3" t="s">
         <v>27</v>
-      </c>
-[...13 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
+        <v>28</v>
+      </c>
+      <c r="L3" t="s">
         <v>29</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
+        <v>31</v>
+      </c>
+      <c r="E4" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" t="s">
         <v>32</v>
-      </c>
-[...13 lines deleted...]
-        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
+        <v>33</v>
+      </c>
+      <c r="L4" t="s">
         <v>34</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="I5" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
+        <v>38</v>
+      </c>
+      <c r="L5" t="s">
         <v>39</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I6" t="s">
         <v>42</v>
-      </c>
-[...13 lines deleted...]
-        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>20</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
+        <v>48</v>
+      </c>
+      <c r="L7" t="s">
         <v>49</v>
       </c>
-      <c r="L7" t="s">
+      <c r="M7" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" t="s">
+        <v>18</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>20</v>
+      </c>
+      <c r="H8" t="s">
+        <v>21</v>
+      </c>
+      <c r="I8" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>53</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
+        <v>53</v>
+      </c>
+      <c r="L8" t="s">
         <v>54</v>
       </c>
-      <c r="L8" t="s">
+      <c r="M8" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="N8" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9" t="s">
+        <v>56</v>
+      </c>
+      <c r="E9" t="s">
+        <v>18</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" t="s">
+        <v>21</v>
+      </c>
+      <c r="I9" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="J9"/>
       <c r="K9" t="s">
+        <v>58</v>
+      </c>
+      <c r="L9" t="s">
         <v>59</v>
       </c>
-      <c r="L9" t="s">
+      <c r="M9" t="s">
         <v>60</v>
       </c>
-      <c r="M9" t="s">
+      <c r="N9" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" t="s">
+        <v>16</v>
+      </c>
+      <c r="D10" t="s">
         <v>61</v>
       </c>
-      <c r="N9" t="s">
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
+        <v>19</v>
+      </c>
+      <c r="G10" t="s">
+        <v>20</v>
+      </c>
+      <c r="H10" t="s">
+        <v>21</v>
+      </c>
+      <c r="I10" t="s">
+        <v>62</v>
+      </c>
+      <c r="J10"/>
+      <c r="K10" t="s">
+        <v>63</v>
+      </c>
+      <c r="L10" t="s">
+        <v>24</v>
+      </c>
+      <c r="M10" t="s">
+        <v>64</v>
+      </c>
+      <c r="N10" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E11" t="s">
+        <v>18</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" t="s">
+        <v>21</v>
+      </c>
+      <c r="I11" t="s">
+        <v>66</v>
+      </c>
+      <c r="J11"/>
+      <c r="K11" t="s">
+        <v>67</v>
+      </c>
+      <c r="L11" t="s">
+        <v>68</v>
+      </c>
+      <c r="M11" t="s">
+        <v>69</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D12" t="s">
+        <v>70</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" t="s">
+        <v>21</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12"/>
+      <c r="K12" t="s">
+        <v>72</v>
+      </c>
+      <c r="L12" t="s">
+        <v>73</v>
+      </c>
+      <c r="M12" t="s">
+        <v>74</v>
+      </c>
+      <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>