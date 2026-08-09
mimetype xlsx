--- v1 (2026-06-22)
+++ v2 (2026-08-09)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,78 +59,108 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2108/2025</t>
   </si>
   <si>
+    <t>Rješenje od 07.07.2026.</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 40, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>97735774485</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o. 97735774485</t>
+  </si>
+  <si>
+    <t>07.07.2026. 13:55:42</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212b620e-50b6-41f3-aedf-d1db3679d9ba</t>
+  </si>
+  <si>
+    <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/212b620e-50b6-41f3-aedf-d1db3679d9ba/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Prijedlog od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
+  </si>
+  <si>
+    <t>29.06.2026. 11:09:03</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b35ac9-94d4-4eba-8c95-2c84f3c456d3</t>
+  </si>
+  <si>
+    <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-2108_2025-37-1 - Scan.pdf; Prilog St-2108_2025-37-2 - Scan0001.pdf</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/d5b35ac9-94d4-4eba-8c95-2c84f3c456d3/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
-    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>01.06.2026. 10:28:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/383ceaf5-f62b-458a-8cae-1aa88e33c0d8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/383ceaf5-f62b-458a-8cae-1aa88e33c0d8/dokumenti/preuzimanje</t>
-  </si>
-[...1 lines deleted...]
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
   </si>
   <si>
     <t>01.06.2026. 10:27:31</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e54e398d-4672-4a3a-8079-f8e01c024304</t>
   </si>
   <si>
     <t>Rješenje - utvrđene i osporene tražbine.pdf O312O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/e54e398d-4672-4a3a-8079-f8e01c024304/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Zapisnik od 27.05.2026.</t>
   </si>
   <si>
     <t>27.05.2026. 11:14:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/6d4d58f8-5674-45bd-9476-3eaa3a0ef246</t>
   </si>
   <si>
     <t>Zapisnik sa sudske radnje od 27.05.2026.pdf</t>
   </si>
@@ -278,51 +308,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N12"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -381,135 +411,135 @@
       <c r="J2"/>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>19</v>
       </c>
       <c r="G3" t="s">
         <v>20</v>
       </c>
       <c r="H3" t="s">
         <v>21</v>
       </c>
       <c r="I3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J3"/>
       <c r="K3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="L3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="M3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N3" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
       <c r="H4" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J4"/>
       <c r="K4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="L4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="M4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
         <v>37</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
         <v>38</v>
       </c>
       <c r="L5" t="s">
         <v>39</v>
       </c>
       <c r="M5" t="s">
         <v>40</v>
@@ -697,135 +727,219 @@
         <v>16</v>
       </c>
       <c r="D10" t="s">
         <v>61</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>20</v>
       </c>
       <c r="H10" t="s">
         <v>21</v>
       </c>
       <c r="I10" t="s">
         <v>62</v>
       </c>
       <c r="J10"/>
       <c r="K10" t="s">
         <v>63</v>
       </c>
       <c r="L10" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="M10" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>16</v>
       </c>
       <c r="D11" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
         <v>20</v>
       </c>
       <c r="H11" t="s">
         <v>21</v>
       </c>
       <c r="I11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="J11"/>
       <c r="K11" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="M11" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="N11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>16</v>
       </c>
       <c r="D12" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" t="s">
+        <v>21</v>
+      </c>
+      <c r="I13" t="s">
+        <v>76</v>
+      </c>
+      <c r="J13"/>
+      <c r="K13" t="s">
+        <v>77</v>
+      </c>
+      <c r="L13" t="s">
+        <v>78</v>
+      </c>
+      <c r="M13" t="s">
+        <v>79</v>
+      </c>
+      <c r="N13" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" t="s">
+        <v>15</v>
+      </c>
+      <c r="C14" t="s">
+        <v>16</v>
+      </c>
+      <c r="D14" t="s">
+        <v>80</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" t="s">
+        <v>21</v>
+      </c>
+      <c r="I14" t="s">
+        <v>81</v>
+      </c>
+      <c r="J14"/>
+      <c r="K14" t="s">
+        <v>82</v>
+      </c>
+      <c r="L14" t="s">
+        <v>83</v>
+      </c>
+      <c r="M14" t="s">
+        <v>84</v>
+      </c>
+      <c r="N14" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>