--- v2 (2026-08-09)
+++ v3 (2026-09-23)
@@ -6,51 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Oglasi" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="222" uniqueCount="99">
   <si>
     <t>Vrsta objave</t>
   </si>
   <si>
     <t>Sud</t>
   </si>
   <si>
     <t>Oznaka spisa</t>
   </si>
   <si>
     <t>Naslov</t>
   </si>
   <si>
     <t>Stečajni dužnik</t>
   </si>
   <si>
     <t>Adresa stečajnog dužnika</t>
   </si>
   <si>
     <t>OIB stečajnog dužnika</t>
   </si>
   <si>
     <t>Sudionici</t>
   </si>
   <si>
@@ -59,80 +59,125 @@
   <si>
     <t>Posljednji dan objave</t>
   </si>
   <si>
     <t>Oglas (link)</t>
   </si>
   <si>
     <t>Dokumenti (datoteke)</t>
   </si>
   <si>
     <t>Dokumenti (link)</t>
   </si>
   <si>
     <t>e-Predmet (link)</t>
   </si>
   <si>
     <t>Stečaj</t>
   </si>
   <si>
     <t>Trgovački sud u Zagrebu</t>
   </si>
   <si>
     <t>St-2108/2025</t>
   </si>
   <si>
+    <t>Rješenje od 18.09.2026.</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
+  </si>
+  <si>
+    <t>ULICA KNEZA BRANIMIRA 40, 44000 Sisak, Hrvatska</t>
+  </si>
+  <si>
+    <t>97735774485</t>
+  </si>
+  <si>
+    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o. 97735774485</t>
+  </si>
+  <si>
+    <t>21.09.2026. 13:10:18</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5e423a-c74c-4e78-87e4-8a68fead393d</t>
+  </si>
+  <si>
+    <t>Rješenje - sazivanje skupštine vjerovnika.pdf O290O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/ef5e423a-c74c-4e78-87e4-8a68fead393d/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja od 15.09.2026.</t>
+  </si>
+  <si>
+    <t>17.09.2026. 10:57:37</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73866f36-6e12-48ee-aac5-a7c953d0b4fb</t>
+  </si>
+  <si>
+    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/73866f36-6e12-48ee-aac5-a7c953d0b4fb/dokumenti/preuzimanje</t>
+  </si>
+  <si>
+    <t>Zaključak od 11.09.2026.</t>
+  </si>
+  <si>
+    <t>14.09.2026. 14:06:19</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efea62dd-4b1a-4c20-83f7-47246eb19225</t>
+  </si>
+  <si>
+    <t>Zaključak - poziv stečajnom upravitelju da podnese izvješće.pdf O341O</t>
+  </si>
+  <si>
+    <t>https://e-oglasna.pravosudje.hr/objave/efea62dd-4b1a-4c20-83f7-47246eb19225/dokumenti/preuzimanje</t>
+  </si>
+  <si>
     <t>Rješenje od 07.07.2026.</t>
   </si>
   <si>
-    <t>MIVASS GRAĐEVINSKI RADOVI j.d.o.o.</t>
-[...10 lines deleted...]
-  <si>
     <t>07.07.2026. 13:55:42</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/212b620e-50b6-41f3-aedf-d1db3679d9ba</t>
   </si>
   <si>
     <t>Rješenje - određivanje nagrade stečajnom upravitelju.pdf O235O</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/212b620e-50b6-41f3-aedf-d1db3679d9ba/dokumenti/preuzimanje</t>
   </si>
   <si>
-    <t>http://e-predmet.pravosudje.hr/?sud=13&amp;upisnik=St&amp;predmet=2108&amp;godina=2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Prijedlog od 17.06.2026.; Prilog od: 17.06.2026.; Prilog od: 17.06.2026.</t>
   </si>
   <si>
     <t>29.06.2026. 11:09:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5b35ac9-94d4-4eba-8c95-2c84f3c456d3</t>
   </si>
   <si>
     <t>Prijedlog stečajnog upravitelja.pdf P93P; Prilog St-2108_2025-37-1 - Scan.pdf; Prilog St-2108_2025-37-2 - Scan0001.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d5b35ac9-94d4-4eba-8c95-2c84f3c456d3/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 27.05.2026.</t>
   </si>
   <si>
     <t>01.06.2026. 10:28:07</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/383ceaf5-f62b-458a-8cae-1aa88e33c0d8</t>
   </si>
   <si>
     <t>Rješenje.pdf O97O</t>
@@ -183,53 +228,50 @@
     <t>https://e-oglasna.pravosudje.hr/objave/113f2a44-d61a-42a9-b8d5-06793757f8aa/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Tablica prijavljenih i utvrđenih tražbina  od 22.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 11:13:16</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2d1da85-152d-43d8-975c-9beecd1c2565</t>
   </si>
   <si>
     <t>Tablica prijavljenih i osporenih tražbina.pdf P605P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/a2d1da85-152d-43d8-975c-9beecd1c2565/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Izvješće stečajnog upravitelja od 22.04.2026.</t>
   </si>
   <si>
     <t>23.04.2026. 11:12:41</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78f6afb2-82b1-4366-b085-a26b91ca28f0</t>
-  </si>
-[...1 lines deleted...]
-    <t>Izvješće stečajnog upravitelja.pdf P24P</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/78f6afb2-82b1-4366-b085-a26b91ca28f0/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Prijava nedostatnosti stečajne mase  od 17.04.2026.; Prilog od: 17.04.2026.; Prilog od: 17.04.2026.; Prilog od: 17.04.2026.</t>
   </si>
   <si>
     <t>21.04.2026. 09:20:03</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1795a58-726a-4979-b4d8-7a0209f1b638</t>
   </si>
   <si>
     <t>Prijava nedostatnosti stečajne mase.pdf P87P; Prilog St-2108_2025-27-1 - Katastar, uvjernje.pdf; Prilog St-2108_2025-27-2 - gruntovnica, uvjerenje.pdf; Prilog St-2108_2025-27-3 - Scan.pdf</t>
   </si>
   <si>
     <t>https://e-oglasna.pravosudje.hr/objave/d1795a58-726a-4979-b4d8-7a0209f1b638/dokumenti/preuzimanje</t>
   </si>
   <si>
     <t>Rješenje od 12.02.2026.</t>
   </si>
   <si>
     <t>12.02.2026. 14:04:22</t>
   </si>
@@ -308,51 +350,51 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:N17"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -495,177 +537,177 @@
       <c r="J4"/>
       <c r="K4" t="s">
         <v>34</v>
       </c>
       <c r="L4" t="s">
         <v>35</v>
       </c>
       <c r="M4" t="s">
         <v>36</v>
       </c>
       <c r="N4" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="J5"/>
       <c r="K5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="L5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="M5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="N5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>20</v>
       </c>
       <c r="H6" t="s">
         <v>21</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J6"/>
       <c r="K6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="M6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" t="s">
         <v>20</v>
       </c>
       <c r="H7" t="s">
         <v>21</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J7"/>
       <c r="K7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M7" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>15</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" t="s">
         <v>20</v>
       </c>
       <c r="H8" t="s">
         <v>21</v>
       </c>
       <c r="I8" t="s">
         <v>52</v>
       </c>
       <c r="J8"/>
       <c r="K8" t="s">
         <v>53</v>
       </c>
       <c r="L8" t="s">
         <v>54</v>
       </c>
       <c r="M8" t="s">
         <v>55</v>
@@ -811,51 +853,51 @@
         <v>16</v>
       </c>
       <c r="D12" t="s">
         <v>71</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>20</v>
       </c>
       <c r="H12" t="s">
         <v>21</v>
       </c>
       <c r="I12" t="s">
         <v>72</v>
       </c>
       <c r="J12"/>
       <c r="K12" t="s">
         <v>73</v>
       </c>
       <c r="L12" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="M12" t="s">
         <v>74</v>
       </c>
       <c r="N12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13" t="s">
         <v>15</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>75</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
@@ -901,45 +943,171 @@
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>20</v>
       </c>
       <c r="H14" t="s">
         <v>21</v>
       </c>
       <c r="I14" t="s">
         <v>81</v>
       </c>
       <c r="J14"/>
       <c r="K14" t="s">
         <v>82</v>
       </c>
       <c r="L14" t="s">
         <v>83</v>
       </c>
       <c r="M14" t="s">
         <v>84</v>
       </c>
       <c r="N14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" t="s">
+        <v>15</v>
+      </c>
+      <c r="C15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>19</v>
+      </c>
+      <c r="G15" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" t="s">
+        <v>21</v>
+      </c>
+      <c r="I15" t="s">
+        <v>86</v>
+      </c>
+      <c r="J15"/>
+      <c r="K15" t="s">
+        <v>87</v>
+      </c>
+      <c r="L15" t="s">
+        <v>50</v>
+      </c>
+      <c r="M15" t="s">
+        <v>88</v>
+      </c>
+      <c r="N15" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s">
+        <v>89</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>19</v>
+      </c>
+      <c r="G16" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" t="s">
+        <v>21</v>
+      </c>
+      <c r="I16" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16" t="s">
+        <v>91</v>
+      </c>
+      <c r="L16" t="s">
+        <v>92</v>
+      </c>
+      <c r="M16" t="s">
+        <v>93</v>
+      </c>
+      <c r="N16" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
+        <v>94</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>19</v>
+      </c>
+      <c r="G17" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" t="s">
+        <v>21</v>
+      </c>
+      <c r="I17" t="s">
+        <v>95</v>
+      </c>
+      <c r="J17"/>
+      <c r="K17" t="s">
+        <v>96</v>
+      </c>
+      <c r="L17" t="s">
+        <v>97</v>
+      </c>
+      <c r="M17" t="s">
+        <v>98</v>
+      </c>
+      <c r="N17" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>